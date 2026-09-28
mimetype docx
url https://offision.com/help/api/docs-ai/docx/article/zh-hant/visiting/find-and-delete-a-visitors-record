--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">尋找、列入黑名單並刪除一位訪客的資料</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">訪客儲存的資料在哪裡、如何用姓名、電郵或公司找到一個人、加入黑名單和刪除 各自真正做了什麼，以及唯一真正抹除資料的清除功能——用於資料刪除請求，或 你不想再讓他進來的人。</w:t>
+        <w:t xml:space="preserve">訪客儲存的資料在哪裡、如何用姓名、電郵或公司找到一個人、加入黑名單和刪除各自真正做了什麼，以及唯一真正抹除資料的清除功能——用於資料刪除請求，或你不想再讓他進來的人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdogsgrq-ak-ndj2apagsky">
+      <w:hyperlink w:history="1" r:id="rId7zjvpxdhncvsyv0cj7rpk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/find-and-delete-a-visitors-record/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每一個曾被邀請過的人，在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪客資料</w:t>
       </w:r>
@@ -393,73 +393,74 @@
         <w:t xml:space="preserve">複製</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 用同一組資料再建一筆——例如
 同一個人有第二個電郵。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">加入黑名單</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 會問「確認新增到黑名單」；從此這個人只
 出現在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">被列入黑名單</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 檢視，而如果訪客管理設定裡的 </w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> 是開著的，他一簽到訪客管理者就會收到電郵。</w:t>
+        <w:t xml:space="preserve"> 檢視，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">從黑名單中刪除</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 則反向
-操作。</w:t>
+        <w:t xml:space="preserve"> 則反向操作。這個標記之後會做
+什麼——給誰看、寄給誰、以及為什麼它自己從不拒絕任何人——寫在
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdgmyq37mj_aa2kx7y0byy3">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">以黑名單審查訪客</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 刪除——以及留下的東西</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">面板底部的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">刪除</w:t>
       </w:r>
       <w:r>
@@ -760,51 +761,51 @@
       <w:r>
         <w:t xml:space="preserve"> 頁的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">下載</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——它會
 問你日期範圍，並寫出你目前顯示的欄位——或從 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪客證</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 清單匯出，或在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddlopk7gdyds8a81v6cymq">
+      <w:hyperlink w:history="1" r:id="rIdhzjy6cpnr6dq0jhmmagbx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">每日訪客報告</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">把一天存成 Excel 或 PDF。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1229,51 +1230,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdogsgrq-ak-ndj2apagsky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rIddlopk7gdyds8a81v6cymq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1547c9a6a10c38757443e789e039d696219c977d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/48af0dfbb2bb8584c63b705929c1c84e265c4c48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/382db2aef65ef5112cd4181c4589d64326539532.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7zjvpxdhncvsyv0cj7rpk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rIdgmyq37mj_aa2kx7y0byy3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../screen-visitors-against-a-black-list/" TargetMode="External"/><Relationship Id="rIdhzjy6cpnr6dq0jhmmagbx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1547c9a6a10c38757443e789e039d696219c977d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/48af0dfbb2bb8584c63b705929c1c84e265c4c48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/382db2aef65ef5112cd4181c4589d64326539532.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>尋找、列入黑名單並刪除一位訪客的資料</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>