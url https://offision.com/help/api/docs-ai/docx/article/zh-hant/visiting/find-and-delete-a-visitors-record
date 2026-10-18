--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7zjvpxdhncvsyv0cj7rpk">
+      <w:hyperlink w:history="1" r:id="rIdi5ywp1rbsx3tq2clx2u5a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/find-and-delete-a-visitors-record/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每一個曾被邀請過的人，在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪客資料</w:t>
       </w:r>
@@ -407,51 +407,51 @@
         <w:t xml:space="preserve"> 會問「確認新增到黑名單」；從此這個人只
 出現在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">被列入黑名單</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 檢視，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">從黑名單中刪除</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 則反向操作。這個標記之後會做
 什麼——給誰看、寄給誰、以及為什麼它自己從不拒絕任何人——寫在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgmyq37mj_aa2kx7y0byy3">
+      <w:hyperlink w:history="1" r:id="rIdra1mb-ggzgonjoezdoieq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">以黑名單審查訪客</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 刪除——以及留下的東西</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">面板底部的 </w:t>
@@ -761,51 +761,51 @@
       <w:r>
         <w:t xml:space="preserve"> 頁的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">下載</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——它會
 問你日期範圍，並寫出你目前顯示的欄位——或從 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪客證</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 清單匯出，或在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhzjy6cpnr6dq0jhmmagbx">
+      <w:hyperlink w:history="1" r:id="rIdnekmaa1zssbvtgyadf8hb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">每日訪客報告</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">把一天存成 Excel 或 PDF。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1230,51 +1230,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7zjvpxdhncvsyv0cj7rpk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rIdgmyq37mj_aa2kx7y0byy3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../screen-visitors-against-a-black-list/" TargetMode="External"/><Relationship Id="rIdhzjy6cpnr6dq0jhmmagbx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1547c9a6a10c38757443e789e039d696219c977d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/48af0dfbb2bb8584c63b705929c1c84e265c4c48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/382db2aef65ef5112cd4181c4589d64326539532.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdi5ywp1rbsx3tq2clx2u5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rIdra1mb-ggzgonjoezdoieq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../screen-visitors-against-a-black-list/" TargetMode="External"/><Relationship Id="rIdnekmaa1zssbvtgyadf8hb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f1146ac6b58aa94c6b917784e6d07e469988f8ff.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/70056ffdd0a908ade25199bf5c122b45ec2e8f8d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4eb252f4461cedc2806322238c819d86ab99381e.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>尋找、列入黑名單並刪除一位訪客的資料</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>