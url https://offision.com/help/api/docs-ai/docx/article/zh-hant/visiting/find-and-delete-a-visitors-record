--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi5ywp1rbsx3tq2clx2u5a">
+      <w:hyperlink w:history="1" r:id="rIdnwxfvuzbfzbubfernkyl5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/find-and-delete-a-visitors-record/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每一個曾被邀請過的人，在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪客資料</w:t>
       </w:r>
@@ -407,51 +407,51 @@
         <w:t xml:space="preserve"> 會問「確認新增到黑名單」；從此這個人只
 出現在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">被列入黑名單</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 檢視，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">從黑名單中刪除</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 則反向操作。這個標記之後會做
 什麼——給誰看、寄給誰、以及為什麼它自己從不拒絕任何人——寫在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdra1mb-ggzgonjoezdoieq">
+      <w:hyperlink w:history="1" r:id="rIde4yqclg0fcvj6jkpfgvxz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">以黑名單審查訪客</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 刪除——以及留下的東西</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">面板底部的 </w:t>
@@ -761,51 +761,51 @@
       <w:r>
         <w:t xml:space="preserve"> 頁的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">下載</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——它會
 問你日期範圍，並寫出你目前顯示的欄位——或從 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪客證</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 清單匯出，或在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnekmaa1zssbvtgyadf8hb">
+      <w:hyperlink w:history="1" r:id="rIdbgocqcctvfltegc9ksx2a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">每日訪客報告</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">把一天存成 Excel 或 PDF。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1230,51 +1230,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdi5ywp1rbsx3tq2clx2u5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rIdra1mb-ggzgonjoezdoieq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../screen-visitors-against-a-black-list/" TargetMode="External"/><Relationship Id="rIdnekmaa1zssbvtgyadf8hb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f1146ac6b58aa94c6b917784e6d07e469988f8ff.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/70056ffdd0a908ade25199bf5c122b45ec2e8f8d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4eb252f4461cedc2806322238c819d86ab99381e.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnwxfvuzbfzbubfernkyl5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rIde4yqclg0fcvj6jkpfgvxz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../screen-visitors-against-a-black-list/" TargetMode="External"/><Relationship Id="rIdbgocqcctvfltegc9ksx2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f1146ac6b58aa94c6b917784e6d07e469988f8ff.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/70056ffdd0a908ade25199bf5c122b45ec2e8f8d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4eb252f4461cedc2806322238c819d86ab99381e.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>尋找、列入黑名單並刪除一位訪客的資料</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>