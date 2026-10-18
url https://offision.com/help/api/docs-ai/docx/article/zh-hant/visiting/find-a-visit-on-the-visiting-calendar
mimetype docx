--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdltucrlksivh8bvdh-jnti">
+      <w:hyperlink w:history="1" r:id="rIddyo02hbl69wlzhgrnwtjw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/find-a-visit-on-the-visiting-calendar/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接待櫃檯問的是訪客的名字，不是日期。訪問日曆一次只畫一個期間，
 所以名字剛好是它唯一無法翻閱的線索 —— 搜索框就是為此存在的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -657,51 +657,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">狀態</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="8242"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">預計、在場、已離開、未到等 —— 見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdu_ou-jtu8vqpdxysn0euu">
+            <w:hyperlink w:history="1" r:id="rIdjiiqnxt0m6ndzk_oj3cdv">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">訪客證何時有效</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1118"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -805,51 +805,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 把結果帶走</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">計數旁邊的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">匯出</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 會用眼前這個搜索打開匯出對話框 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaf5hwax6ayxfbxcaxzxuc">
+      <w:hyperlink w:history="1" r:id="rId--tjb3attxzozf74fzcbd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">匯出你正在看的到訪</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">清空輸入格，看板就回到原本那一天。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">搜索條件就在網址列</w:t>
@@ -870,83 +870,83 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個功能不包含</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">批次刪除或編輯。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 結果一次打開一筆。要處理訪客紀錄本身，
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkso8-jcujthbfzxt_sz-_">
+      <w:hyperlink w:history="1" r:id="rIdjwznxaqlaaw8satjtz3hb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">尋找並刪除訪客紀錄</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 會議室預約在管理日曆有自己的搜索 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdintlzfoadn5mdlgdaj8ky">
+      <w:hyperlink w:history="1" r:id="rIda6dmmuu0awqnsa5c1peco">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在管理日曆上尋找預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1391,51 +1391,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdltucrlksivh8bvdh-jnti" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/find-a-visit-on-the-visiting-calendar/" TargetMode="External"/><Relationship Id="rIdu_ou-jtu8vqpdxysn0euu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIdaf5hwax6ayxfbxcaxzxuc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-visits-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdkso8-jcujthbfzxt_sz-_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rIdintlzfoadn5mdlgdaj8ky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/find-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b9b2b0c932c39ceedc5d571f9f44ea4b81c774e8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ac55ebf08d8378366350b1064b8362f1e635eb20.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddyo02hbl69wlzhgrnwtjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/find-a-visit-on-the-visiting-calendar/" TargetMode="External"/><Relationship Id="rIdjiiqnxt0m6ndzk_oj3cdv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rId--tjb3attxzozf74fzcbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-visits-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdjwznxaqlaaw8satjtz3hb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rIda6dmmuu0awqnsa5c1peco" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/find-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cee7f31d2d34f65cf9b857354649a577d51462ca.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88bc495e87e6038cbf267d8c36e985ff699cb226.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在訪問日曆上尋找到訪</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>