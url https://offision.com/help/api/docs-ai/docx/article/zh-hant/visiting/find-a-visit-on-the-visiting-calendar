--- v1 (2026-10-18)
+++ v2 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddyo02hbl69wlzhgrnwtjw">
+      <w:hyperlink w:history="1" r:id="rIdup8gwerd75ta1bybwcxsv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/find-a-visit-on-the-visiting-calendar/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接待櫃檯問的是訪客的名字，不是日期。訪問日曆一次只畫一個期間，
 所以名字剛好是它唯一無法翻閱的線索 —— 搜索框就是為此存在的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -657,51 +657,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">狀態</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="8242"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">預計、在場、已離開、未到等 —— 見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdjiiqnxt0m6ndzk_oj3cdv">
+            <w:hyperlink w:history="1" r:id="rIdmovxl4veoi5q5quhlvlw_">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">訪客證何時有效</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1118"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -805,51 +805,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 把結果帶走</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">計數旁邊的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">匯出</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 會用眼前這個搜索打開匯出對話框 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId--tjb3attxzozf74fzcbd">
+      <w:hyperlink w:history="1" r:id="rIduxfny_rkzb0vtegmffhrf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">匯出你正在看的到訪</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">清空輸入格，看板就回到原本那一天。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">搜索條件就在網址列</w:t>
@@ -870,83 +870,83 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個功能不包含</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">批次刪除或編輯。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 結果一次打開一筆。要處理訪客紀錄本身，
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjwznxaqlaaw8satjtz3hb">
+      <w:hyperlink w:history="1" r:id="rIdofhqcwtxyu6tubsgbwmj6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">尋找並刪除訪客紀錄</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 會議室預約在管理日曆有自己的搜索 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda6dmmuu0awqnsa5c1peco">
+      <w:hyperlink w:history="1" r:id="rIdvfhhltfiymor84n3etrcf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在管理日曆上尋找預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1391,51 +1391,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddyo02hbl69wlzhgrnwtjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/find-a-visit-on-the-visiting-calendar/" TargetMode="External"/><Relationship Id="rIdjiiqnxt0m6ndzk_oj3cdv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rId--tjb3attxzozf74fzcbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-visits-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdjwznxaqlaaw8satjtz3hb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rIda6dmmuu0awqnsa5c1peco" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/find-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cee7f31d2d34f65cf9b857354649a577d51462ca.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88bc495e87e6038cbf267d8c36e985ff699cb226.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdup8gwerd75ta1bybwcxsv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/find-a-visit-on-the-visiting-calendar/" TargetMode="External"/><Relationship Id="rIdmovxl4veoi5q5quhlvlw_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIduxfny_rkzb0vtegmffhrf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-visits-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdofhqcwtxyu6tubsgbwmj6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rIdvfhhltfiymor84n3etrcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/find-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cee7f31d2d34f65cf9b857354649a577d51462ca.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88bc495e87e6038cbf267d8c36e985ff699cb226.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在訪問日曆上尋找到訪</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>