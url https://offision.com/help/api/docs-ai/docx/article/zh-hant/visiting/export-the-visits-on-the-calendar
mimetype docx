--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxivmgf4xgzirorzgfq4gx">
+      <w:hyperlink w:history="1" r:id="rIdv0nkf7xmtbjee9-8sxucd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/export-the-visits-on-the-calendar/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">儀表板與日報回答問題。這裡交出的是到訪本身 —— 一筆一列，欄位自己挑 ——
 給保安櫃檯、給業主，或者給那個開口要清單的人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -200,51 +200,51 @@
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">匯出訪問預約：左邊的選擇，做出右邊那張表。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdjj5jmiceaa46nwuavexxm">
+      <w:hyperlink w:history="1" r:id="rIdeszc87wctdyx23eqjybxo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">先搜索</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">的話，計數旁會出現第二個
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">匯出</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，用你搜到的內容打開同一個對話框。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -702,147 +702,147 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個功能不包含</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">排程送出的檔案。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這是一次下載。要讓同樣的紀錄按時程寄到信箱，
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdphadajpnykz5o5qdyqnod">
+      <w:hyperlink w:history="1" r:id="rIdha34v1t1jlib5qek7dffj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用電郵寄出到訪紀錄摘要</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">單日的櫃檯名單。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是訪問日報的工作，而且它除了 Excel 還能匯出 PDF ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdupxpdrchbobyth96vmb1y">
+      <w:hyperlink w:history="1" r:id="rIdyrfudx6szclp4tuvxodhv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">閱讀訪問日報</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">比率與圖表。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 總數、趨勢與細分是儀表板的工作 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbrcky8bu1-8_gaylfxezm">
+      <w:hyperlink w:history="1" r:id="rIdqm7up7s-dcvmhr5kqou2t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">閱讀訪客儀表板</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 會議室預約從自己的日曆匯出 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhizn6bqocvtu6-wonf0xw">
+      <w:hyperlink w:history="1" r:id="rIdw4w1pevkeeu5gl1iugpgw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">匯出你正在看的預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1267,51 +1267,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxivmgf4xgzirorzgfq4gx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/export-the-visits-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdjj5jmiceaa46nwuavexxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-visit-on-the-visiting-calendar/" TargetMode="External"/><Relationship Id="rIdphadajpnykz5o5qdyqnod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-summary-of-visiting-records/" TargetMode="External"/><Relationship Id="rIdupxpdrchbobyth96vmb1y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rIdbrcky8bu1-8_gaylfxezm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visitor-dashboard/" TargetMode="External"/><Relationship Id="rIdhizn6bqocvtu6-wonf0xw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e892fe0d8b59e28c93d408e90c3654880b886477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/67583de546fc77a094f2423c4d7b6965efb071c8.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdv0nkf7xmtbjee9-8sxucd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/export-the-visits-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdeszc87wctdyx23eqjybxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-visit-on-the-visiting-calendar/" TargetMode="External"/><Relationship Id="rIdha34v1t1jlib5qek7dffj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-summary-of-visiting-records/" TargetMode="External"/><Relationship Id="rIdyrfudx6szclp4tuvxodhv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rIdqm7up7s-dcvmhr5kqou2t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visitor-dashboard/" TargetMode="External"/><Relationship Id="rIdw4w1pevkeeu5gl1iugpgw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fec8f3d58a3cad75608e2d4064433696269ec19e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/93db6b14e6356023801c4ff41dec76606beebfac.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>匯出你正在看的到訪</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>