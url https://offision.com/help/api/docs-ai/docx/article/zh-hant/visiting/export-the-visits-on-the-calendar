--- v1 (2026-10-18)
+++ v2 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv0nkf7xmtbjee9-8sxucd">
+      <w:hyperlink w:history="1" r:id="rIdbamuzakde3hryvziwbfum">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/export-the-visits-on-the-calendar/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">儀表板與日報回答問題。這裡交出的是到訪本身 —— 一筆一列，欄位自己挑 ——
 給保安櫃檯、給業主，或者給那個開口要清單的人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -200,51 +200,51 @@
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">匯出訪問預約：左邊的選擇，做出右邊那張表。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdeszc87wctdyx23eqjybxo">
+      <w:hyperlink w:history="1" r:id="rIdr0nrui6sdvvnxdamwdjkq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">先搜索</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">的話，計數旁會出現第二個
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">匯出</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，用你搜到的內容打開同一個對話框。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -702,147 +702,147 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個功能不包含</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">排程送出的檔案。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這是一次下載。要讓同樣的紀錄按時程寄到信箱，
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdha34v1t1jlib5qek7dffj">
+      <w:hyperlink w:history="1" r:id="rIdev5hp1e5rxiau3mxeovmw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用電郵寄出到訪紀錄摘要</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">單日的櫃檯名單。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是訪問日報的工作，而且它除了 Excel 還能匯出 PDF ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyrfudx6szclp4tuvxodhv">
+      <w:hyperlink w:history="1" r:id="rIdigdjbr46spvt1bovu7eup">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">閱讀訪問日報</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">比率與圖表。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 總數、趨勢與細分是儀表板的工作 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqm7up7s-dcvmhr5kqou2t">
+      <w:hyperlink w:history="1" r:id="rIdofe_g0v_2szqy7nlvjdil">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">閱讀訪客儀表板</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 會議室預約從自己的日曆匯出 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw4w1pevkeeu5gl1iugpgw">
+      <w:hyperlink w:history="1" r:id="rId53ahxnu3hwljkyrbtiafq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">匯出你正在看的預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1267,51 +1267,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdv0nkf7xmtbjee9-8sxucd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/export-the-visits-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdeszc87wctdyx23eqjybxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-visit-on-the-visiting-calendar/" TargetMode="External"/><Relationship Id="rIdha34v1t1jlib5qek7dffj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-summary-of-visiting-records/" TargetMode="External"/><Relationship Id="rIdyrfudx6szclp4tuvxodhv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rIdqm7up7s-dcvmhr5kqou2t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visitor-dashboard/" TargetMode="External"/><Relationship Id="rIdw4w1pevkeeu5gl1iugpgw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fec8f3d58a3cad75608e2d4064433696269ec19e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/93db6b14e6356023801c4ff41dec76606beebfac.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbamuzakde3hryvziwbfum" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/export-the-visits-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdr0nrui6sdvvnxdamwdjkq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-visit-on-the-visiting-calendar/" TargetMode="External"/><Relationship Id="rIdev5hp1e5rxiau3mxeovmw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-summary-of-visiting-records/" TargetMode="External"/><Relationship Id="rIdigdjbr46spvt1bovu7eup" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rIdofe_g0v_2szqy7nlvjdil" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visitor-dashboard/" TargetMode="External"/><Relationship Id="rId53ahxnu3hwljkyrbtiafq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fec8f3d58a3cad75608e2d4064433696269ec19e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/93db6b14e6356023801c4ff41dec76606beebfac.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>匯出你正在看的到訪</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>