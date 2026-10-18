--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -42,77 +42,77 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">承辦商合約結束時要怎麼撤銷他手上的常設通行證 — 停用但保留紀錄、直接刪除，或在發出時就設好期限讓它自己到期。逐項說明通行證的操作，以及哪些權限是這些操作都關不掉的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-13</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtapuopwsxudsw_r9pwo2k">
+      <w:hyperlink w:history="1" r:id="rIdwfx3ksb18-eva_6guhztq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/end-a-long-term-badge/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdbrnjcsgf3zqi_gkjz2hao">
+      <w:hyperlink w:history="1" r:id="rIdszb7jao1hrbucgo9apihj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">長期通行證</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">是唯一活得比到訪更久的訪客
 憑證，所以也是唯一需要有人動手結束的一種。結束的方式剛好三種：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -150,51 +150,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">有人把它刪除</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 連同資料列一起消失</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">除此之外沒有別的方式。通行證本身不帶在職狀態，而且繫在訪客紀錄而不是員工帳戶上，
 所以一個人的 Offision 帳戶、門禁卡或貴公司目錄發生什麼事，都不會傳到通行證 —
 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzpatm_gb22jtmytejf2hg">
+      <w:hyperlink w:history="1" r:id="rIduqs41zib_qpzup5xqozcv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">離職時可以自動撤銷存取權與已發出的通行證嗎？</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">通行證的操作</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">選取一列或多列之後，建立、匯入與匯出全部會換成下面這些操作。多數操作批次使用比
@@ -918,51 +918,51 @@
         </w:rPr>
         <w:t xml:space="preserve">啟用</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 會用同一組代碼讓它恢復 — 兩份合約之間的承辦商因此保有自己的通行證，不必重新發一張。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">刪除</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">會把通行證整個移除。請把它當成整理清單的工具，而不是收回權限的工具：刪掉的
 通行證無法還原，持證人已經留下的到訪紀錄會是他曾經持有通行證的唯一痕跡。刪除通行證
 不會刪除訪客，訪客的資料與到訪紀錄要另外處理 —
 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhct-s4x94q4_its4dwh9d">
+      <w:hyperlink w:history="1" r:id="rIdwfqi3eiud1tpo4ze_tzh9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">尋找、列入黑名單與刪除訪客紀錄</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">持證人自己也看得到結果。在訪客應用程式的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">常用通行證</w:t>
       </w:r>
@@ -1023,50 +1023,66 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">快速登記</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">的代碼，就是還有效的代碼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">停用通行證並不會關上門:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 長期通行證是在大堂辨識一個人，本身不提供門禁權限，所以停用它不會改變貴公司門禁
 系統所控制的任何一道門。那份權限要在發出憑證的系統裡撤銷。它同樣不影響已經簽到的
 到訪：一次到訪在簽退之前都是進行中的，與通行證的狀態無關。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Wallet中的副本會怎樣</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">停用或刪除證件也會使已發出的Wallet通行證失效。重新啟用已停用的證件會恢復既有通行證。更新有效期或重新產生來訪者代碼時，通行證內容也會更新。手機在收到更新前可能仍顯示舊卡片，但大堂驗證的仍是證件目前狀態。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1482,51 +1498,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtapuopwsxudsw_r9pwo2k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/end-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdbrnjcsgf3zqi_gkjz2hao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdzpatm_gb22jtmytejf2hg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../faq/can-access-be-revoked-when-somebody-leaves/" TargetMode="External"/><Relationship Id="rIdhct-s4x94q4_its4dwh9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a3066382ae84910ec740076f4c910f4b88a0756e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6fe7541fc27e1bd8d7d50ad44258fa0bd12f8a0c.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwfx3ksb18-eva_6guhztq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/end-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdszb7jao1hrbucgo9apihj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIduqs41zib_qpzup5xqozcv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../faq/can-access-be-revoked-when-somebody-leaves/" TargetMode="External"/><Relationship Id="rIdwfqi3eiud1tpo4ze_tzh9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1fe489d02b1b473d0a7a45a4f7d46ef23de32ca9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/203edf49054e409608d558e6dacc30d7d587821c.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>停用不該再使用的長期通行證</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>