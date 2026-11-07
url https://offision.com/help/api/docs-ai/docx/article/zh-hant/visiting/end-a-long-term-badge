--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,67 +52,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwfx3ksb18-eva_6guhztq">
+      <w:hyperlink w:history="1" r:id="rId7tslpbyu1jjxzy7q3qjou">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/end-a-long-term-badge/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdszb7jao1hrbucgo9apihj">
+      <w:hyperlink w:history="1" r:id="rIdb09xbfrwj_8tfpe5qkiib">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">長期通行證</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">是唯一活得比到訪更久的訪客
 憑證，所以也是唯一需要有人動手結束的一種。結束的方式剛好三種：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -150,51 +150,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">有人把它刪除</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 連同資料列一起消失</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">除此之外沒有別的方式。通行證本身不帶在職狀態，而且繫在訪客紀錄而不是員工帳戶上，
 所以一個人的 Offision 帳戶、門禁卡或貴公司目錄發生什麼事，都不會傳到通行證 —
 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduqs41zib_qpzup5xqozcv">
+      <w:hyperlink w:history="1" r:id="rIdtel297ka7oxw6ximwlnn-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">離職時可以自動撤銷存取權與已發出的通行證嗎？</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">通行證的操作</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">選取一列或多列之後，建立、匯入與匯出全部會換成下面這些操作。多數操作批次使用比
@@ -918,51 +918,51 @@
         </w:rPr>
         <w:t xml:space="preserve">啟用</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 會用同一組代碼讓它恢復 — 兩份合約之間的承辦商因此保有自己的通行證，不必重新發一張。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">刪除</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">會把通行證整個移除。請把它當成整理清單的工具，而不是收回權限的工具：刪掉的
 通行證無法還原，持證人已經留下的到訪紀錄會是他曾經持有通行證的唯一痕跡。刪除通行證
 不會刪除訪客，訪客的資料與到訪紀錄要另外處理 —
 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwfqi3eiud1tpo4ze_tzh9">
+      <w:hyperlink w:history="1" r:id="rIdyw1oap26xvnho8i_pze5v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">尋找、列入黑名單與刪除訪客紀錄</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">持證人自己也看得到結果。在訪客應用程式的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">常用通行證</w:t>
       </w:r>
@@ -1498,51 +1498,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwfx3ksb18-eva_6guhztq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/end-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdszb7jao1hrbucgo9apihj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIduqs41zib_qpzup5xqozcv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../faq/can-access-be-revoked-when-somebody-leaves/" TargetMode="External"/><Relationship Id="rIdwfqi3eiud1tpo4ze_tzh9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1fe489d02b1b473d0a7a45a4f7d46ef23de32ca9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/203edf49054e409608d558e6dacc30d7d587821c.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7tslpbyu1jjxzy7q3qjou" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/end-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdb09xbfrwj_8tfpe5qkiib" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdtel297ka7oxw6ximwlnn-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../faq/can-access-be-revoked-when-somebody-leaves/" TargetMode="External"/><Relationship Id="rIdyw1oap26xvnho8i_pze5v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1fe489d02b1b473d0a7a45a4f7d46ef23de32ca9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/203edf49054e409608d558e6dacc30d7d587821c.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>停用不該再使用的長期通行證</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>