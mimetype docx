--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,104 +26,104 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">定期把訪問記錄摘要寄給管理層</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">排程一封定期電郵，統計過去一週、兩週或一個月的到訪 —— 或者即將到來的到訪 —— 並附上一頁 PDF 摘要和列出每一次到訪的試算表。大約十分鐘，而且可以立即發送一封來確認收得到。</w:t>
+        <w:t xml:space="preserve">排程一封定期電郵，統計過去一週、兩週、一個月或一個曆季的到訪 —— 或者即將到來的到訪 —— 並附上一頁 PDF 摘要和列出每一次到訪的試算表。大約十分鐘，而且可以立即發送一封來確認收得到。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-04</w:t>
+        <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgjp6yzlboodnyz5x-l1cd">
+      <w:hyperlink w:history="1" r:id="rIdrxkhrcznr3eksdayw_tvz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/email-a-summary-of-visiting-records/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪客模組在同一頁發佈兩種報表。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪問記錄摘要</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 回顧過去 —— 過去一週、兩週或一個月的到訪，
+        <w:t xml:space="preserve"> 回顧過去 —— 過去一週、兩週、一個月或一季的到訪，
 誰來了、誰接待了他們，以及有多少人沒有出現。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">即將到來的訪客預報</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 則往前看，
 統計已經發出邀請的到訪。兩者都按你設定的排程寄出，並附上一頁 PDF 和一份試算表。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
@@ -511,297 +511,365 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪問記錄摘要</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1236"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4415"/>
+        <w:gridCol w:w="1100"/>
+        <w:gridCol w:w="4822"/>
+        <w:gridCol w:w="3545"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1236"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">頻率</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3709"/>
+            <w:tcW w:type="dxa" w:w="4822"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">何時寄出</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4415"/>
+            <w:tcW w:type="dxa" w:w="3545"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">涵蓋範圍</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1236"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">每週</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3709"/>
+            <w:tcW w:type="dxa" w:w="4822"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">你挑選的 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">星期幾</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4415"/>
+            <w:tcW w:type="dxa" w:w="3545"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">過去 7 天</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1236"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">每兩週</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3709"/>
+            <w:tcW w:type="dxa" w:w="4822"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">你挑選的 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">星期幾</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">，每隔一週</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4415"/>
+            <w:tcW w:type="dxa" w:w="3545"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">過去 14 天</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1236"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">每月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3709"/>
+            <w:tcW w:type="dxa" w:w="4822"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">你挑選的 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">每月第幾天</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">，1 至 28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4415"/>
+            <w:tcW w:type="dxa" w:w="3545"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">過去一個月 —— 由寄出日往前推一個月，到昨天為止</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">每季</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4822"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">你挑選的 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">每月第幾天</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">，在 1 月、4 月、7 月和 10 月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3545"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">上一個完整的曆季，即使是 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">立即發送</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> 也一樣</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">摘要沒有每天這個選項。在 1 號寄出的每月摘要，剛好涵蓋上一個曆月。</w:t>
+        <w:t xml:space="preserve">摘要沒有每天這個選項；每季也只有摘要提供。在 1 號寄出的每月摘要，剛好涵蓋上一個曆月。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">即將到來的訪客預報</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
@@ -1175,51 +1243,71 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">每週</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 和 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">每兩週</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 沒有 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">星期幾</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 就不能儲存。</w:t>
+        <w:t xml:space="preserve"> 就不能儲存，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">每季</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 沒有 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">每月第幾天</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 也不能。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">發送時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 按系統時區只精確到 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">小時</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 分鐘會被忽略，所以 09:30 和 09:00
@@ -1400,51 +1488,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">將寄給 N 位收件人</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ——
 而且每改一項設定就重新組一次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在那裡出現 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">目前沒有人會收到此報表。請選擇具有管理權限的收件人。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
-就是本頁末尾清單上的第一個原因，在第一次發送之前而不是之後就發現了。
+就是本頁末尾的第一個原因，在第一次發送之前就發現了。
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">完成排程後即可預覽此報表寄出的郵件。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 則表示排程還沒填完 —— 例如一份沒有星期幾的每週報表。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">然後選 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1494,51 +1582,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩種報表共用同一個版面。電郵開頭是它涵蓋的期間，然後是一個主要數字 ——
 摘要是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">次訪問</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，預報是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">次預期訪問</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 以及相對於可比期間的變化：
-摘要比較之前的 7、14 或約 30 天，預報比較剛過去的相同天數。接著是：</w:t>
+摘要比較之前的 7、14、約 30 或約 90 天，預報比較剛過去的相同天數。接著是：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">每日訪問</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，並標出 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1812,51 +1900,64 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">同一個版面往另一個方向看的預報：接下來幾天已經邀請了的到訪。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">每份報表都附有一頁把上述摘要印出來的 PDF，以及列出該期間每一次到訪的試算表。</w:t>
+        <w:t xml:space="preserve">每份報表都附有一頁把上述摘要印出來的 PDF，以及列出該期間每一次到訪的試算表。
+它的 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">邀請 / 未預約到訪</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 欄用文字說明每一次到訪屬於哪一種；而從主控台刪掉的到訪，
+會連同它的訪客證一起離開試算表 —— 也離開總數 —— 所以刪除之後重跑的報表，
+筆數可能比你先前歸檔的那一份少。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1359"/>
         <w:gridCol w:w="3925"/>
         <w:gridCol w:w="4076"/>
@@ -2739,51 +2840,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgjp6yzlboodnyz5x-l1cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/email-a-summary-of-visiting-records/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/104e263ef700bf25142ccbaef5cbcfa4d0353e07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/89904f2cb4c1ddb7d250da5d3e14b777b527aaab.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f2d29d190c95400c8ce9f39d1f69641f8ad96a4f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/13544cb93f6d65c2e4aaf8c58c6f81a4a576852e.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrxkhrcznr3eksdayw_tvz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/email-a-summary-of-visiting-records/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/104e263ef700bf25142ccbaef5cbcfa4d0353e07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/89904f2cb4c1ddb7d250da5d3e14b777b527aaab.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f2d29d190c95400c8ce9f39d1f69641f8ad96a4f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/13544cb93f6d65c2e4aaf8c58c6f81a4a576852e.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>定期把訪問記錄摘要寄給管理層</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>