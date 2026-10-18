--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrxkhrcznr3eksdayw_tvz">
+      <w:hyperlink w:history="1" r:id="rId8poyyyincbojicoqcltfh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/email-a-summary-of-visiting-records/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪客模組在同一頁發佈兩種報表。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪問記錄摘要</w:t>
       </w:r>
@@ -2840,51 +2840,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrxkhrcznr3eksdayw_tvz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/email-a-summary-of-visiting-records/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/104e263ef700bf25142ccbaef5cbcfa4d0353e07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/89904f2cb4c1ddb7d250da5d3e14b777b527aaab.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f2d29d190c95400c8ce9f39d1f69641f8ad96a4f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/13544cb93f6d65c2e4aaf8c58c6f81a4a576852e.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8poyyyincbojicoqcltfh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/email-a-summary-of-visiting-records/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1194af1e9fcbb62039d67d022aa42294a2ab4193.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/84dc953959c57f1eb388fa97d8e0aa4d5dad4d0f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/892458b654461e90df89a39ec68aa2e43327ded3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d090b0d250d6f3f963dd1daf21289e0cd691f55a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>定期把訪問記錄摘要寄給管理層</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>