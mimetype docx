--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8poyyyincbojicoqcltfh">
+      <w:hyperlink w:history="1" r:id="rIdzhtnd14ywum76q0aaz4oz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/email-a-summary-of-visiting-records/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪客模組在同一頁發佈兩種報表。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪問記錄摘要</w:t>
       </w:r>
@@ -2840,51 +2840,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8poyyyincbojicoqcltfh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/email-a-summary-of-visiting-records/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1194af1e9fcbb62039d67d022aa42294a2ab4193.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/84dc953959c57f1eb388fa97d8e0aa4d5dad4d0f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/892458b654461e90df89a39ec68aa2e43327ded3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d090b0d250d6f3f963dd1daf21289e0cd691f55a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzhtnd14ywum76q0aaz4oz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/email-a-summary-of-visiting-records/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1194af1e9fcbb62039d67d022aa42294a2ab4193.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/84dc953959c57f1eb388fa97d8e0aa4d5dad4d0f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/892458b654461e90df89a39ec68aa2e43327ded3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d090b0d250d6f3f963dd1daf21289e0cd691f55a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>定期把訪問記錄摘要寄給管理層</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>