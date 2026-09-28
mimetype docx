--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">會議室為什麼拒絕你的預約</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">預約是灰的，或上面出現一行紅字。每一種拒絕都是有人刻意設下的規則 —— 最常遇到的 五種各代表什麼，以及誰改得動。</w:t>
+        <w:t xml:space="preserve">預約是灰的，或上面出現一行紅字。每一種拒絕都是有人刻意設下的規則 —— 最常遇到的五種各代表什麼，以及誰改得動。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdod2nfvjufypmp-v8l6aee">
+      <w:hyperlink w:history="1" r:id="rIdhr55zdxhjwlejc5_-vwkw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/why-a-room-refuses-your-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 在表單既完整又合規之前都是灰的：還有必填欄位是空的，或者上方正在拒絕
 這筆預約。你最可能遇到的拒絕：</w:t>
@@ -250,51 +250,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">「…僅允許 60 天以内的預約」</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7109"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">排得太遠了 — 請參閱 </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdhue11gfoum23paq_h1mma">
+            <w:hyperlink w:history="1" r:id="rIdrrlxhb-e17zxiziv06_yn">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">限制可以提前多久預約</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2251"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -410,51 +410,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">一筆超出會議室可預約範圍的預約，預約按鈕無法使用。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">被拒絕不是故障，每一條都是有人刻意設下的規則，而哪幾條適用由那間會議室自己的設定決定。
 產生這些訊息的表單本身，見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdempzlzyyqszofuhfsodzx">
+      <w:hyperlink w:history="1" r:id="rId7x090iah0ttdynup0idnz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -879,51 +879,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdod2nfvjufypmp-v8l6aee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rIdhue11gfoum23paq_h1mma" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rIdempzlzyyqszofuhfsodzx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c491119ca00d7c20c2b2fe811e6f00222fa10ba4.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhr55zdxhjwlejc5_-vwkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rIdrrlxhb-e17zxiziv06_yn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rId7x090iah0ttdynup0idnz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c491119ca00d7c20c2b2fe811e6f00222fa10ba4.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>會議室為什麼拒絕你的預約</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>