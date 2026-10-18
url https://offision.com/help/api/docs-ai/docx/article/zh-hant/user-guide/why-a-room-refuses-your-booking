--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhr55zdxhjwlejc5_-vwkw">
+      <w:hyperlink w:history="1" r:id="rIdbtro1j9y4t41b9ihubo_5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/why-a-room-refuses-your-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 在表單既完整又合規之前都是灰的：還有必填欄位是空的，或者上方正在拒絕
 這筆預約。你最可能遇到的拒絕：</w:t>
@@ -250,51 +250,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">「…僅允許 60 天以内的預約」</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7109"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">排得太遠了 — 請參閱 </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdrrlxhb-e17zxiziv06_yn">
+            <w:hyperlink w:history="1" r:id="rIdqr7nrz9tyy0icopddiyl7">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">限制可以提前多久預約</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2251"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -410,51 +410,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">一筆超出會議室可預約範圍的預約，預約按鈕無法使用。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">被拒絕不是故障，每一條都是有人刻意設下的規則，而哪幾條適用由那間會議室自己的設定決定。
 產生這些訊息的表單本身，見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7x090iah0ttdynup0idnz">
+      <w:hyperlink w:history="1" r:id="rIdivs_jwrmqwalbqlrnmycu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -879,51 +879,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhr55zdxhjwlejc5_-vwkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rIdrrlxhb-e17zxiziv06_yn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rId7x090iah0ttdynup0idnz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c491119ca00d7c20c2b2fe811e6f00222fa10ba4.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbtro1j9y4t41b9ihubo_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rIdqr7nrz9tyy0icopddiyl7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rIdivs_jwrmqwalbqlrnmycu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ba8412f4bdc3fc1ae1e579510cf0fd56ac3c65ed.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>會議室為什麼拒絕你的預約</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>