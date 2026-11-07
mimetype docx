--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbtro1j9y4t41b9ihubo_5">
+      <w:hyperlink w:history="1" r:id="rId4t4xkq54foxxxbj0y9uyg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/why-a-room-refuses-your-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 在表單既完整又合規之前都是灰的：還有必填欄位是空的，或者上方正在拒絕
 這筆預約。你最可能遇到的拒絕：</w:t>
@@ -250,51 +250,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">「…僅允許 60 天以内的預約」</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7109"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">排得太遠了 — 請參閱 </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdqr7nrz9tyy0icopddiyl7">
+            <w:hyperlink w:history="1" r:id="rIdk7idsexbzndovoor6m5qw">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">限制可以提前多久預約</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2251"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -410,51 +410,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">一筆超出會議室可預約範圍的預約，預約按鈕無法使用。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">被拒絕不是故障，每一條都是有人刻意設下的規則，而哪幾條適用由那間會議室自己的設定決定。
 產生這些訊息的表單本身，見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdivs_jwrmqwalbqlrnmycu">
+      <w:hyperlink w:history="1" r:id="rIdydbxfbcewgi8tl8yruto8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -879,51 +879,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbtro1j9y4t41b9ihubo_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rIdqr7nrz9tyy0icopddiyl7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rIdivs_jwrmqwalbqlrnmycu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ba8412f4bdc3fc1ae1e579510cf0fd56ac3c65ed.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4t4xkq54foxxxbj0y9uyg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rIdk7idsexbzndovoor6m5qw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rIdydbxfbcewgi8tl8yruto8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ba8412f4bdc3fc1ae1e579510cf0fd56ac3c65ed.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>會議室為什麼拒絕你的預約</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>