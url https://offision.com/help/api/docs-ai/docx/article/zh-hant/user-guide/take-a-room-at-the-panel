--- v0 (2026-09-28)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgvnsy6o6uezogn2zghpmo">
+      <w:hyperlink w:history="1" r:id="rIdyhqy2fdtcpp8bkg4irqcr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/take-a-room-at-the-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">空著的會議室，面板上會有 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">馬上使用</w:t>
       </w:r>
@@ -405,64 +405,64 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">這台面板接受的方式。直接預約就是面板什麼都不問。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">身上沒有卡片也沒有手機時，先
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwvheqtahgopnba3hik5om">
+      <w:hyperlink w:history="1" r:id="rIdnsu5xii97ghnmaqdlotd7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定你的身份驗証碼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，之後在每一台面板上都能用。完整的
 方式清單和各自需要先備妥什麼，在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzhcyraugap3yamg64xlis">
+      <w:hyperlink w:history="1" r:id="rIdztwhiedja1h7zvk205nw5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在面板上如何證明身份</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 有確認畫面就確認</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">最後一個畫面。它問什麼由設定面板的人決定 —— 會議名稱、人數、兩者皆問或兩者皆不問。
@@ -617,51 +617,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">直接進入使用中。沒有簽到步驟，會議室按你挑的長度留著。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這筆預約會以你的名字出現在會議室的行事曆上，也和其他行程一起出現在你自己的行事曆。
 若面板讓你以匿名完成識別，它就記成沒有發起人 —— 會議室留著，但沒有任何地方記下是誰
 取走的。從這裡開始，同一台面板可以</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpqjgpmu5t28mq5g1zk-cv">
+      <w:hyperlink w:history="1" r:id="rIdspxc7jeijtwrvdhayfbx9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">延長或提早結束</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">找不到馬上使用按鈕時</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">前兩件你自己看得出來，其餘是別人在管的設定：</w:t>
@@ -751,63 +751,63 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">被佔用的會議室也能幫你找一間:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 當面板顯示的會議室已經被佔用時，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他房間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 會列出這棟大樓裡還空著的，兩下就能訂 ——
 請見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmclr8qi8vs50jumfohnpz">
+      <w:hyperlink w:history="1" r:id="rIdby8k1ymg-schcw6fj3nz1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">從面板上尋找其他房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。人不在門口
 時，</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrqe4igrfhncnczm2fhsio">
+      <w:hyperlink w:history="1" r:id="rIdglauwuvz-ttl0xdfrobrv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">現在馬上找一間會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">在 App 裡做同樣的事。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1232,51 +1232,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgvnsy6o6uezogn2zghpmo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/take-a-room-at-the-panel/" TargetMode="External"/><Relationship Id="rIdwvheqtahgopnba3hik5om" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-your-user-passcode/" TargetMode="External"/><Relationship Id="rIdzhcyraugap3yamg64xlis" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdpqjgpmu5t28mq5g1zk-cv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../extend-or-end-a-meeting-early/" TargetMode="External"/><Relationship Id="rIdmclr8qi8vs50jumfohnpz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rIdrqe4igrfhncnczm2fhsio" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-room-right-now/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3999fc727e04d666e33c8e411b7a6f380a3af438.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/65fd2be6c6f024a43e2acb9436648820f5b9d9d1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/26e50f87ea9c17241fb8380ec48d12c4a0e77a80.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/706944197a826a8ca32ab4d6db07258ef4e5607b.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/13e9f0975edf8684afafa16c814e3beb738e673e.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyhqy2fdtcpp8bkg4irqcr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/take-a-room-at-the-panel/" TargetMode="External"/><Relationship Id="rIdnsu5xii97ghnmaqdlotd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-your-user-passcode/" TargetMode="External"/><Relationship Id="rIdztwhiedja1h7zvk205nw5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdspxc7jeijtwrvdhayfbx9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../extend-or-end-a-meeting-early/" TargetMode="External"/><Relationship Id="rIdby8k1ymg-schcw6fj3nz1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rIdglauwuvz-ttl0xdfrobrv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-room-right-now/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a86a9e53a5bcc3979923cc7f803b75e6eb74e45f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/77baa2568dedefe5205bcac75f40221e35ddc40e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1b37d376774f2968f2f098c6d68fe5e12c8d6737.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/526d9b9e7df6354e5c61638b53705f322128fb08.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5388e501da3671c8e52b319687aec3b7fd7f172f.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在門外的面板上取得空著的會議室</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>