--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">登入 Offision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">用工作電郵和密碼進入 Offision：找到您的公司、分成兩步的登入卡、首次登入時 設定自己的密碼，以及每一種拒絕訊息實際代表什麼。</w:t>
+        <w:t xml:space="preserve">用工作電郵和密碼進入 Offision：找到您的公司、分成兩步的登入卡、首次登入時設定自己的密碼，以及每一種拒絕訊息實際代表什麼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId89go5v3inwgjf3ajqwx6g">
+      <w:hyperlink w:history="1" r:id="rIdcthugflgc4j6zppj_kx2e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/sign-in-to-offision/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 先問電郵、後問密碼，兩步在同一張卡上。這樣分開是有原因的：問您密碼的
 時候，Offision 已經知道貴公司是不是用密碼登入。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -502,51 +502,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 只在真的打開時出現。這是「明明沒打錯卻被拒絕」最常見的原因。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">忘記密碼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 進入
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl0yy6yp8fkbkn9runzt9_">
+      <w:hyperlink w:history="1" r:id="rIdca53qhhldcjzhtrmtbqnx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">重設忘記的密碼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">地址旁邊的鉛筆圖示可以退回上一步，改用另一個帳戶登入。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果貴公司是用 Microsoft 365 或 Google Workspace 登入，這裡不會有密碼欄，只有一個
@@ -636,51 +636,51 @@
         <w:t xml:space="preserve">「必須包含 A-Z, a-z, 0-9 以及最少
 6個位」</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，欄位下方的清單會隨您輸入逐項打勾。全部打勾之前，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">提交</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 都是不能按的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">完成後就登入並進入主頁。當公司的密碼有效期到期時，您也會再看到
 同樣兩個欄位——請看 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdooc2y8bw43ikwojb978xc">
+      <w:hyperlink w:history="1" r:id="rIdyxqnzq3npu_e1r7n_csy5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">更改您的密碼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果系統要求六位數驗證碼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">有些公司會開啟 </w:t>
@@ -1037,51 +1037,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">貴公司是透過那個帳戶登入的，不使用 Offision 密碼。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果都對不上又進不去，與其繼續猜密碼，不如直接重設——見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwrztwg36cpp70iakfgksi">
+      <w:hyperlink w:history="1" r:id="rIdy9qtdut9xhpv3atmauoxw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">重設忘記的密碼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1506,51 +1506,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId89go5v3inwgjf3ajqwx6g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdl0yy6yp8fkbkn9runzt9_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rIdooc2y8bw43ikwojb978xc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-your-password/" TargetMode="External"/><Relationship Id="rIdwrztwg36cpp70iakfgksi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/381b35aa2f3fb4c1af82fd1d2cc668bf722eeb4e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/00c3d3e77491ea9d371c7a9672aa5fccc9325304.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdcthugflgc4j6zppj_kx2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdca53qhhldcjzhtrmtbqnx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rIdyxqnzq3npu_e1r7n_csy5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-your-password/" TargetMode="External"/><Relationship Id="rIdy9qtdut9xhpv3atmauoxw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/381b35aa2f3fb4c1af82fd1d2cc668bf722eeb4e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/00c3d3e77491ea9d371c7a9672aa5fccc9325304.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>登入 Offision</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>