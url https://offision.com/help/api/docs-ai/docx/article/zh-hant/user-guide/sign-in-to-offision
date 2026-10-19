--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcthugflgc4j6zppj_kx2e">
+      <w:hyperlink w:history="1" r:id="rIdxhxj0znttjj6q62_isnlr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/sign-in-to-offision/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 先問電郵、後問密碼，兩步在同一張卡上。這樣分開是有原因的：問您密碼的
 時候，Offision 已經知道貴公司是不是用密碼登入。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -502,51 +502,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 只在真的打開時出現。這是「明明沒打錯卻被拒絕」最常見的原因。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">忘記密碼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 進入
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdca53qhhldcjzhtrmtbqnx">
+      <w:hyperlink w:history="1" r:id="rIdetzs1ktjte8mrwsmteodv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">重設忘記的密碼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">地址旁邊的鉛筆圖示可以退回上一步，改用另一個帳戶登入。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果貴公司是用 Microsoft 365 或 Google Workspace 登入，這裡不會有密碼欄，只有一個
@@ -636,51 +636,51 @@
         <w:t xml:space="preserve">「必須包含 A-Z, a-z, 0-9 以及最少
 6個位」</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，欄位下方的清單會隨您輸入逐項打勾。全部打勾之前，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">提交</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 都是不能按的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">完成後就登入並進入主頁。當公司的密碼有效期到期時，您也會再看到
 同樣兩個欄位——請看 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyxqnzq3npu_e1r7n_csy5">
+      <w:hyperlink w:history="1" r:id="rIdfot43yk0zvevjjbdanumv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">更改您的密碼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果系統要求六位數驗證碼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">有些公司會開啟 </w:t>
@@ -1037,51 +1037,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">貴公司是透過那個帳戶登入的，不使用 Offision 密碼。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果都對不上又進不去，與其繼續猜密碼，不如直接重設——見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy9qtdut9xhpv3atmauoxw">
+      <w:hyperlink w:history="1" r:id="rId8xpqv3fyvcwae8beswbhy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">重設忘記的密碼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1506,51 +1506,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdcthugflgc4j6zppj_kx2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdca53qhhldcjzhtrmtbqnx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rIdyxqnzq3npu_e1r7n_csy5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-your-password/" TargetMode="External"/><Relationship Id="rIdy9qtdut9xhpv3atmauoxw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/381b35aa2f3fb4c1af82fd1d2cc668bf722eeb4e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/00c3d3e77491ea9d371c7a9672aa5fccc9325304.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxhxj0znttjj6q62_isnlr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdetzs1ktjte8mrwsmteodv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rIdfot43yk0zvevjjbdanumv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-your-password/" TargetMode="External"/><Relationship Id="rId8xpqv3fyvcwae8beswbhy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ac20a4cc5597930958f201e70e58e148bc4a7738.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/602bac20e8aabcf524ae2bc9443feeaa244bf0e9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>登入 Offision</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>