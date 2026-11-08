--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxhxj0znttjj6q62_isnlr">
+      <w:hyperlink w:history="1" r:id="rId8hff6_1qpnbhrrjmcm9fo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/sign-in-to-offision/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 先問電郵、後問密碼，兩步在同一張卡上。這樣分開是有原因的：問您密碼的
 時候，Offision 已經知道貴公司是不是用密碼登入。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -502,51 +502,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 只在真的打開時出現。這是「明明沒打錯卻被拒絕」最常見的原因。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">忘記密碼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 進入
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdetzs1ktjte8mrwsmteodv">
+      <w:hyperlink w:history="1" r:id="rIdwrg6cugw7bj5ysik6mlf9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">重設忘記的密碼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">地址旁邊的鉛筆圖示可以退回上一步，改用另一個帳戶登入。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果貴公司是用 Microsoft 365 或 Google Workspace 登入，這裡不會有密碼欄，只有一個
@@ -636,51 +636,51 @@
         <w:t xml:space="preserve">「必須包含 A-Z, a-z, 0-9 以及最少
 6個位」</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，欄位下方的清單會隨您輸入逐項打勾。全部打勾之前，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">提交</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 都是不能按的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">完成後就登入並進入主頁。當公司的密碼有效期到期時，您也會再看到
 同樣兩個欄位——請看 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfot43yk0zvevjjbdanumv">
+      <w:hyperlink w:history="1" r:id="rIdp943biwaezmr4aoefecqj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">更改您的密碼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果系統要求六位數驗證碼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">有些公司會開啟 </w:t>
@@ -1037,51 +1037,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">貴公司是透過那個帳戶登入的，不使用 Offision 密碼。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果都對不上又進不去，與其繼續猜密碼，不如直接重設——見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8xpqv3fyvcwae8beswbhy">
+      <w:hyperlink w:history="1" r:id="rId5yhg6ujuc7unhgysqkv3f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">重設忘記的密碼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1506,51 +1506,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxhxj0znttjj6q62_isnlr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdetzs1ktjte8mrwsmteodv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rIdfot43yk0zvevjjbdanumv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-your-password/" TargetMode="External"/><Relationship Id="rId8xpqv3fyvcwae8beswbhy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ac20a4cc5597930958f201e70e58e148bc4a7738.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/602bac20e8aabcf524ae2bc9443feeaa244bf0e9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8hff6_1qpnbhrrjmcm9fo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdwrg6cugw7bj5ysik6mlf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rIdp943biwaezmr4aoefecqj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-your-password/" TargetMode="External"/><Relationship Id="rId5yhg6ujuc7unhgysqkv3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ac20a4cc5597930958f201e70e58e148bc4a7738.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/602bac20e8aabcf524ae2bc9443feeaa244bf0e9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>登入 Offision</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>