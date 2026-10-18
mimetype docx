--- v0 (2026-09-28)
+++ v1 (2026-10-18)
@@ -26,132 +26,148 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">查看指定日期有誰進辦公室</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">決定要不要進辦公室：把主畫面切到想看的日期，讓樓層平面圖顯示人而不是空位，再看你會在的時段有誰預約了座位或會議室。以及為什麼只是被邀請參加會議的同事不會出現在圖上。</w:t>
+        <w:t xml:space="preserve">[Map family: shared] 決定要不要進辦公室：把主畫面切到想看的日期，讓樓層平面圖顯示人而不是空位，再看你會在的時段有誰預約了座位或會議室。以及為什麼只是被邀請參加會議的同事不會出現在圖上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-12</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlvnsael62lv0jnta9rqwm">
+      <w:hyperlink w:history="1" r:id="rId34kx1sot0200sk1oazjws">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/see-who-is-in-the-office/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">進了辦公室才發現一半的人都不在，等於白費一個上午。出門前主畫面就能回答：你選的
 那一天，有誰預約了座位或會議室，又會坐在哪裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
-公司必須已上傳樓層平面圖，並開啟同事搜尋。若未開啟，地圖上不會有 </w:t>
+公司必須已為相關樓層準備地圖，並開啟同事搜尋。若未開啟，地圖上不會有 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">人</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 的圖示，
 也不會有 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">顯示所有使用者</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 的開關；搜尋本身仍在，但只能找會議室和座位。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">圖片示範 Classic map。帳戶也可顯示 Map 2.0；圖面和資源指派需屬於實際使用的類型。兩種地圖都遵循原有預約權限。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 選擇日期</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">日期不在地圖上，而在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">左</w:t>
       </w:r>
       <w:r>
@@ -760,101 +776,101 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 走進來直接坐在空位上、沒有認領它的人，在這裡是看不到的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">沒有放進平面圖的座位。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 只設定了樓層的座位完全可以預約，卻永遠不會被畫出來 —
 請見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgkwylvjagzk56eqr3je3r">
+      <w:hyperlink w:history="1" r:id="rIdu9bybmgpx4emh6n7ajpgu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">會議室或座位沒有出現在地圖上</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">在手機上</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">主畫面旁邊沒有地圖。請改為把 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">即時地圖</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 加到主畫面。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">若你要挑的是座位而不是找人 — 依配備篩選、直接從平面圖預約 — 請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhiatlvwvu4ydywmc8hblh">
+      <w:hyperlink w:history="1" r:id="rIdsvcbwqrli7ehnls8wigfu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在平面圖上找辦公桌</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1279,51 +1295,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlvnsael62lv0jnta9rqwm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/see-who-is-in-the-office/" TargetMode="External"/><Relationship Id="rIdgkwylvjagzk56eqr3je3r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rIdhiatlvwvu4ydywmc8hblh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fb3df49dac4094c477db3ad62916888e52a0f58c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bba9c71824519ce6d4bd03b9673a6b596cb2b183.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4d290710777a207bc11f6392150f808d98e8c232.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d9b64efa67ac3fcd0663eeef3bb8747128908814.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5c3abf7af514d0d2297356311e36391e729fc0fa.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId34kx1sot0200sk1oazjws" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/see-who-is-in-the-office/" TargetMode="External"/><Relationship Id="rIdu9bybmgpx4emh6n7ajpgu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rIdsvcbwqrli7ehnls8wigfu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9ddff6e6f6e51c337aa2ee3de16372049449a792.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4c86880f1f96c536b239c8317156232d1180e313.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5d36546faae005268789af303bd805ed9222f977.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9d79a66ca07de5199e27fb335809019b66bede45.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8a24b1adef2a35686ac358684a1f3cf78522834d.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>查看指定日期有誰進辦公室</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>