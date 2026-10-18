--- v0 (2026-09-28)
+++ v1 (2026-10-18)
@@ -26,129 +26,145 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在平面圖上看哪裡有空位並直接預約</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">平面圖上的即時可用狀態，會議室與辦公桌都有，以及怎麼不必問任何人就直接從圖上預約 —— 在 App 裡，也在大堂或樓層的觸控螢幕上。顏色代表什麼、時間滑桿為什麼重要，以及共享辦公空間的會員在地圖上能做和不能做的事。</w:t>
+        <w:t xml:space="preserve">[Map family: shared] 平面圖上的即時可用狀態，會議室與辦公桌都有，以及怎麼不必問任何人就直接從圖上預約 —— 在 App 裡，也在大堂或樓層的觸控螢幕上。顏色代表什麼、時間滑桿為什麼重要，以及共享辦公空間的會員在地圖上能做和不能做的事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-21</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId738hafhqtttriia4b_cb-">
+      <w:hyperlink w:history="1" r:id="rId-t-qait5xrr7uv39dljnn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/see-what-is-free-on-the-floor-plan-and-book-it/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">可以 —— 平面圖是即時的，畫在上面、空著的任何東西都能直接從圖上預約。不需要任何
 櫃台人員介入：會員、有帳號的訪客或另一層樓的同事，點一下會議室或辦公桌、選好時間，
 它就是他的了。同一張平面圖出現在兩個地方，本文兩者都會談到。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 貴公司必須已經上傳那層樓的平面圖，並且把會議室與辦公桌放上去。不在平面圖上的
 會議室仍然可以從清單預約 —— 請看</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxrdwpm7gx4oz3b3yddfxp">
+      <w:hyperlink w:history="1" r:id="rIdvhlj_m3kc-eazpilrqn4u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">現在馬上找一間會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 管理員也可以替所有人隱藏主頁旁邊的這個面板，但地圖頁面本身仍然保留。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">圖片示範 Classic map。帳戶也可顯示 Map 2.0；圖面和資源指派需屬於實際使用的類型。兩種地圖都遵循原有預約權限。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在 App 裡：主畫面旁的地圖</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">平面圖就是主畫面的右半邊，除非管理員已經在那裡把它隱藏起來。它左上角的控制項寫著
 樓層名稱；打開它可以切換建築物與
 樓層，而那份清單最上面的一排圖示 —— </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">房間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
@@ -195,51 +211,51 @@
       <w:r>
         <w:t xml:space="preserve"> 地圖會放大到它，並開出一張小卡：它的名字，以及它的一天，
 畫成一條長條。在那條上拖出您要的時段，預約就從地圖上完成了 —— 預約表單完全不會
 打開。需要批准的會議室、保留給其他團隊或標示為僅限現場預約的辦公桌，會直接在卡上
 說明，而不是等您送出之後才拒絕。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">右上角的搜尋控制項可以按名稱找會議室或人，並把他們放到平面圖上；旁邊的滑桿按鈕
 則篩選地圖畫的內容 —— 依類別，或依會議室有什麼設備，讓三十間會議室的一層樓變成
 有螢幕的那三間。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">辦公桌那一邊 —— 顯示各層還有幾張空桌、坐在同事附近 —— 在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzz5pw2chtaq9qk7flh7j_">
+      <w:hyperlink w:history="1" r:id="rId5t3dtqvu3-7b5p4e1gcqd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在平面圖上找辦公桌</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">有完整的走一遍。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在大堂或樓層的螢幕上</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">同一張即時平面圖透過 </w:t>
@@ -332,51 +348,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">時間滑桿</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 與 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">資源搜尋</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 把 App 的滑桿和搜尋也放到螢幕上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這些設定寫在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi115mkkleghs0qcgqxf3o">
+      <w:hyperlink w:history="1" r:id="rIdibojrcmstdckcftpyjxcl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">「預約狀態 - 地圖」小工具</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 沒有觸控的螢幕仍然顯示即時平面圖，只是不能接受預約。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">確認是否成功</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -413,51 +429,51 @@
         <w:t xml:space="preserve"> 樓層上的每一筆預約都會為平面圖上色，不論是誰建立的；地圖
 從不隱藏被用了的會議室。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰可以預約什麼。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 保留給某個團隊的會議室、僅限現場預約的辦公桌、或需要批准的
 會議室，在地圖上的行為和在表單裡一樣 —— 請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkfi3i9ua7nc8ydztfqh3x">
+      <w:hyperlink w:history="1" r:id="rIdg8mpqw1nktr_dv6tfwwgj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">會議室為什麼拒絕你的預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -903,51 +919,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId738hafhqtttriia4b_cb-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/see-what-is-free-on-the-floor-plan-and-book-it/" TargetMode="External"/><Relationship Id="rIdxrdwpm7gx4oz3b3yddfxp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-room-right-now/" TargetMode="External"/><Relationship Id="rIdzz5pw2chtaq9qk7flh7j_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdi115mkkleghs0qcgqxf3o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/signage/booking-status-map/" TargetMode="External"/><Relationship Id="rIdkfi3i9ua7nc8ydztfqh3x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-t-qait5xrr7uv39dljnn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/see-what-is-free-on-the-floor-plan-and-book-it/" TargetMode="External"/><Relationship Id="rIdvhlj_m3kc-eazpilrqn4u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-room-right-now/" TargetMode="External"/><Relationship Id="rId5t3dtqvu3-7b5p4e1gcqd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdibojrcmstdckcftpyjxcl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/signage/booking-status-map/" TargetMode="External"/><Relationship Id="rIdg8mpqw1nktr_dv6tfwwgj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在平面圖上看哪裡有空位並直接預約</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>