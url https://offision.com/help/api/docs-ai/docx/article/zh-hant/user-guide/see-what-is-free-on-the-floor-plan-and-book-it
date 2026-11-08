--- v1 (2026-10-18)
+++ v2 (2026-11-08)
@@ -52,97 +52,97 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-t-qait5xrr7uv39dljnn">
+      <w:hyperlink w:history="1" r:id="rIdjfvobtq5sczc_mgarliex">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/see-what-is-free-on-the-floor-plan-and-book-it/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map family: shared</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">可以 —— 平面圖是即時的，畫在上面、空著的任何東西都能直接從圖上預約。不需要任何
 櫃台人員介入：會員、有帳號的訪客或另一層樓的同事，點一下會議室或辦公桌、選好時間，
 它就是他的了。同一張平面圖出現在兩個地方，本文兩者都會談到。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 貴公司必須已經上傳那層樓的平面圖，並且把會議室與辦公桌放上去。不在平面圖上的
 會議室仍然可以從清單預約 —— 請看</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvhlj_m3kc-eazpilrqn4u">
+      <w:hyperlink w:history="1" r:id="rId9tctwgeyl9ujy0vqahd8u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">現在馬上找一間會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 管理員也可以替所有人隱藏主頁旁邊的這個面板，但地圖頁面本身仍然保留。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">圖片示範 Classic map。帳戶也可顯示 Map 2.0；圖面和資源指派需屬於實際使用的類型。兩種地圖都遵循原有預約權限。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -211,51 +211,51 @@
       <w:r>
         <w:t xml:space="preserve"> 地圖會放大到它，並開出一張小卡：它的名字，以及它的一天，
 畫成一條長條。在那條上拖出您要的時段，預約就從地圖上完成了 —— 預約表單完全不會
 打開。需要批准的會議室、保留給其他團隊或標示為僅限現場預約的辦公桌，會直接在卡上
 說明，而不是等您送出之後才拒絕。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">右上角的搜尋控制項可以按名稱找會議室或人，並把他們放到平面圖上；旁邊的滑桿按鈕
 則篩選地圖畫的內容 —— 依類別，或依會議室有什麼設備，讓三十間會議室的一層樓變成
 有螢幕的那三間。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">辦公桌那一邊 —— 顯示各層還有幾張空桌、坐在同事附近 —— 在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5t3dtqvu3-7b5p4e1gcqd">
+      <w:hyperlink w:history="1" r:id="rIdiqjpsegxvohlsafmla3vf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在平面圖上找辦公桌</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">有完整的走一遍。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在大堂或樓層的螢幕上</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">同一張即時平面圖透過 </w:t>
@@ -348,51 +348,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">時間滑桿</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 與 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">資源搜尋</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 把 App 的滑桿和搜尋也放到螢幕上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這些設定寫在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdibojrcmstdckcftpyjxcl">
+      <w:hyperlink w:history="1" r:id="rIdmz-lct_bczys4gh8clckx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">「預約狀態 - 地圖」小工具</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 沒有觸控的螢幕仍然顯示即時平面圖，只是不能接受預約。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">確認是否成功</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -429,51 +429,51 @@
         <w:t xml:space="preserve"> 樓層上的每一筆預約都會為平面圖上色，不論是誰建立的；地圖
 從不隱藏被用了的會議室。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰可以預約什麼。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 保留給某個團隊的會議室、僅限現場預約的辦公桌、或需要批准的
 會議室，在地圖上的行為和在表單裡一樣 —— 請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg8mpqw1nktr_dv6tfwwgj">
+      <w:hyperlink w:history="1" r:id="rIdblb8wudedbjkrdfsclfvm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">會議室為什麼拒絕你的預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -919,51 +919,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-t-qait5xrr7uv39dljnn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/see-what-is-free-on-the-floor-plan-and-book-it/" TargetMode="External"/><Relationship Id="rIdvhlj_m3kc-eazpilrqn4u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-room-right-now/" TargetMode="External"/><Relationship Id="rId5t3dtqvu3-7b5p4e1gcqd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdibojrcmstdckcftpyjxcl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/signage/booking-status-map/" TargetMode="External"/><Relationship Id="rIdg8mpqw1nktr_dv6tfwwgj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjfvobtq5sczc_mgarliex" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/see-what-is-free-on-the-floor-plan-and-book-it/" TargetMode="External"/><Relationship Id="rId9tctwgeyl9ujy0vqahd8u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-room-right-now/" TargetMode="External"/><Relationship Id="rIdiqjpsegxvohlsafmla3vf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdmz-lct_bczys4gh8clckx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/signage/booking-status-map/" TargetMode="External"/><Relationship Id="rIdblb8wudedbjkrdfsclfvm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在平面圖上看哪裡有空位並直接預約</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>