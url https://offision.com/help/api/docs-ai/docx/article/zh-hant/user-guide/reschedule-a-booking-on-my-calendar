--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnb3jujpaiasfopc1abc9d">
+      <w:hyperlink w:history="1" r:id="rIdnefvd3ggn9t3j5gveg-1c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/reschedule-a-booking-on-my-calendar/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">我的日曆</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 就是你手上所有的事：你預約的會議室和辦公桌、別人邀請你出席的會議、你邀請進來的訪客，以及
 Outlook 或 Google
@@ -1328,51 +1328,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1560"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">一段關於預約規則的訊息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7800"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">新時間違反了其中一條 — 與別人衝突、排得太遠，或落在會議室可用時段之外。這些和預約表單給出的拒絕相同，</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdwaoealby8y1yzg_woy4yj">
+            <w:hyperlink w:history="1" r:id="rIdfnln_tfqauuzelzhtfvde">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">會議室為什麼拒絕你的預約</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> 有完整列表。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">想改的是會議室</w:t>
@@ -1851,51 +1851,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnb3jujpaiasfopc1abc9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/reschedule-a-booking-on-my-calendar/" TargetMode="External"/><Relationship Id="rIdwaoealby8y1yzg_woy4yj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2edcb699d82a96370907ce6069d10ee10101886c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/835a4b95365e7fde2d8d689264734668607b0b14.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3881655e8b0f4916f77626c70e0303eb38f27947.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5022114fdb58e7b596c1a276492b852f9fe69cf5.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnefvd3ggn9t3j5gveg-1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/reschedule-a-booking-on-my-calendar/" TargetMode="External"/><Relationship Id="rIdfnln_tfqauuzelzhtfvde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2edcb699d82a96370907ce6069d10ee10101886c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/835a4b95365e7fde2d8d689264734668607b0b14.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3881655e8b0f4916f77626c70e0303eb38f27947.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5022114fdb58e7b596c1a276492b852f9fe69cf5.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在「我的日曆」更改預約時間</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>