--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnefvd3ggn9t3j5gveg-1c">
+      <w:hyperlink w:history="1" r:id="rIddtxroi026iybyqvpn1fhe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/reschedule-a-booking-on-my-calendar/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">我的日曆</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 就是你手上所有的事：你預約的會議室和辦公桌、別人邀請你出席的會議、你邀請進來的訪客，以及
 Outlook 或 Google
@@ -1328,51 +1328,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1560"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">一段關於預約規則的訊息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7800"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">新時間違反了其中一條 — 與別人衝突、排得太遠，或落在會議室可用時段之外。這些和預約表單給出的拒絕相同，</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdfnln_tfqauuzelzhtfvde">
+            <w:hyperlink w:history="1" r:id="rIdsy_zoajfsam7nsdkslwna">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">會議室為什麼拒絕你的預約</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> 有完整列表。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">想改的是會議室</w:t>
@@ -1851,51 +1851,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnefvd3ggn9t3j5gveg-1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/reschedule-a-booking-on-my-calendar/" TargetMode="External"/><Relationship Id="rIdfnln_tfqauuzelzhtfvde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2edcb699d82a96370907ce6069d10ee10101886c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/835a4b95365e7fde2d8d689264734668607b0b14.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3881655e8b0f4916f77626c70e0303eb38f27947.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5022114fdb58e7b596c1a276492b852f9fe69cf5.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddtxroi026iybyqvpn1fhe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/reschedule-a-booking-on-my-calendar/" TargetMode="External"/><Relationship Id="rIdsy_zoajfsam7nsdkslwna" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b84172355d954380923602ea8387740498886b17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4eaa5d3bb73cd21b23757a5b187793d89c910791.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2e980507492e9474538c146b96cefa5fb7d69502.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/14bad643753c34a64c68a00d829962110c8dec5f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在「我的日曆」更改預約時間</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>