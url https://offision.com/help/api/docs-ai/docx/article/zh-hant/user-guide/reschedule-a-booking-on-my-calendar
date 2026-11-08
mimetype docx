--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddtxroi026iybyqvpn1fhe">
+      <w:hyperlink w:history="1" r:id="rIdnl5k-e1dm-8r3fh9oudf3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/reschedule-a-booking-on-my-calendar/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">我的日曆</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 就是你手上所有的事：你預約的會議室和辦公桌、別人邀請你出席的會議、你邀請進來的訪客，以及
 Outlook 或 Google
@@ -1328,51 +1328,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1560"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">一段關於預約規則的訊息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7800"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">新時間違反了其中一條 — 與別人衝突、排得太遠，或落在會議室可用時段之外。這些和預約表單給出的拒絕相同，</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdsy_zoajfsam7nsdkslwna">
+            <w:hyperlink w:history="1" r:id="rIdmcz9pdxcalquyhonuyuez">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">會議室為什麼拒絕你的預約</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> 有完整列表。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">想改的是會議室</w:t>
@@ -1851,51 +1851,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddtxroi026iybyqvpn1fhe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/reschedule-a-booking-on-my-calendar/" TargetMode="External"/><Relationship Id="rIdsy_zoajfsam7nsdkslwna" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b84172355d954380923602ea8387740498886b17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4eaa5d3bb73cd21b23757a5b187793d89c910791.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2e980507492e9474538c146b96cefa5fb7d69502.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/14bad643753c34a64c68a00d829962110c8dec5f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnl5k-e1dm-8r3fh9oudf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/reschedule-a-booking-on-my-calendar/" TargetMode="External"/><Relationship Id="rIdmcz9pdxcalquyhonuyuez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b84172355d954380923602ea8387740498886b17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4eaa5d3bb73cd21b23757a5b187793d89c910791.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2e980507492e9474538c146b96cefa5fb7d69502.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/14bad643753c34a64c68a00d829962110c8dec5f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在「我的日曆」更改預約時間</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>