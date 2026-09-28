--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">為會議要求服務的兩個時機——隨預約一起訂，或在會議進行中呼叫。各自會問你什麼、提出之後怎麼追，以及為什麼你眼前的服務清單和別人的不一樣。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-25</w:t>
+        <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmjosvnadm4we5_n5pevwg">
+      <w:hyperlink w:history="1" r:id="rIdnp-arkxsmpu7icskqzfr_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/request-a-service/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">服務</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">是有人為你的會議做的事：把茶送進來、散會後清理房間、來看一看叫不醒的螢幕。你不用自己張羅——提出要求，它就會送到做這件事的人手上。</w:t>
       </w:r>
@@ -296,50 +296,114 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">展開後：這間房的服務。這裡的名稱是某家公司的例子，你看到的會不一樣。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">服務會問你什麼</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">勾選一項服務後，可能會開出幾道簡短的問題——要幾杯、熱的還是冷的、螢幕哪裡不對。點其中一項，它會單獨打開，並附一個返回箭頭。可能是加減鍵設定的數量、一行文字，或點選的選項，看這項服務當初是怎麼建的。必須回答的選項上方會出現 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">請至少選擇一項</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">每個答案會各成一列，用 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">×</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 就能移除。允許回答不只一次的服務，下方會出現 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">新增更多</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">——三杯咖啡加兩杯茶就是兩次，不是一次。還沒回答的會帶一個</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">紅點</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，紅點消失前無法儲存預約。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">有些服務會追問一句——幾杯、冷的還是熱的、哪裡出了問題。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">紅點</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">代表還沒回答，沒答完就無法完成預約。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -415,51 +479,51 @@
         <w:t xml:space="preserve">——才能選取。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">之後照常預約。要求是在預約儲存時才送出，不會更早。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訂了茶，房間被佔用的時間可能比會議長。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 需要事前擺設或事後清理的服務，會從房間的一天裡扣掉那段時間——所以開到五點又加了清潔的會議，房間可能到五點十五分才放出來。詳見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdugxxqia2fqyjczd2caqzo">
+      <w:hyperlink w:history="1" r:id="rId_zhxvvhtzxqb00vpi_tng">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">服務要求如何運作</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">表格不接受某項服務時</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">服務會留在畫面上，下方說明原因：</w:t>
@@ -844,51 +908,68 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">展開的使用中列。服務就在延長時間和完結旁邊。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">它只在會議真的開始之後才出現。已過開始時間但尚未簽到的預約，還看不到它。</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">服務要等房間進入使用中才會出現</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，而這和預約開始的那一刻不盡相同。多數房間是同一刻——預約在開始時間自動轉為使用中，這一列也就跟著出現。要求簽到的房間則會一直等著，在有人簽到之前，列上只有 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">簽到</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">按下去，三下就送出。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4572000" cy="1943100"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="in-use-service-view-zh-hant" descr="這間房的服務。已經要過的會標示出來，不會再打開。" title="這間房的服務。已經要過的會標示出來，不會再打開。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1092,56 +1173,82 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一個勾和 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">發送成功</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 就是確認。房間會自動附上，不必說明你在哪裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">或直接從預約本身</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">在行事曆上打開預約，會議使用中時同樣有 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">要求服務</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 那一列，打開的也是同一份清單。若這間房自己有連絡管道，也會出現在這裡——Microsoft Teams 聊天、Zoom、WhatsApp、LINE、Webex 空間、電話號碼、簡訊、電子郵件、網頁。這些是直接找到人，而不是送出一筆要求；會看到哪幾個，取決於這間房的設定，而不是你的。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">同樣的要求也可以在門外的面板提出；房間桌上有 QR 碼的話，也可以從那裡提出——詳見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddlwatjnehyyqxhkc5ojzj">
+      <w:hyperlink w:history="1" r:id="rId08y-5ekxqk_30gii3gubd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在會議室面板要求服務</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">你實際能要求什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1353,98 +1460,98 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">拒絕</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。處理的人若寫了回覆，該筆要求會出現 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">服務人員回應</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">狀態變動只有在對方選擇通知你時才會寄信，所以狀態悄悄前進是正常的，不是故障。那些狀態背後的佇列，詳見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdju1nc8lx2nwa-x12q9a4-">
+      <w:hyperlink w:history="1" r:id="rId0-dpm8psbzpaufx76galt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">服務要求如何運作</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">取消</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩個途徑不一樣，這是值得在需要之前先知道的部分。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">隨預約訂的</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，編輯預約並取消勾選就能移除——詳見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfdi4erm0e5zu-8chfp8ne">
+      <w:hyperlink w:history="1" r:id="rIdmpkpou7efmww61jj1rmzt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">編輯預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。標了 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預設</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 的、隨預約目的帶來的，或已過落單期限的，都無法用這個方法拿掉。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -1478,270 +1585,270 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">沒有服務可按時</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3623"/>
-        <w:gridCol w:w="5737"/>
+        <w:gridCol w:w="2740"/>
+        <w:gridCol w:w="6620"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3623"/>
+            <w:tcW w:type="dxa" w:w="2740"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">原因</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5737"/>
+            <w:tcW w:type="dxa" w:w="6620"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">可以怎麼做</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3623"/>
+            <w:tcW w:type="dxa" w:w="2740"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">這間房沒掛任何服務</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5737"/>
+            <w:tcW w:type="dxa" w:w="6620"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">應用程式裡無法處理。請問負責這間房的人</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3623"/>
+            <w:tcW w:type="dxa" w:w="2740"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">在服務自己的時間以外</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5737"/>
+            <w:tcW w:type="dxa" w:w="6620"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">等它開始，或用房間本身的聯絡方式</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3623"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">先簽到；房間進入使用中之後就會出現</w:t>
+            <w:tcW w:type="dxa" w:w="2740"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">房間還不是使用中</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6620"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">要求簽到的房間請先簽到；否則等到開始時間，這一列會自己出現</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3623"/>
+            <w:tcW w:type="dxa" w:w="2740"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">這不是你的預約</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5737"/>
+            <w:tcW w:type="dxa" w:w="6620"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">請主辦人代為提出</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3623"/>
+            <w:tcW w:type="dxa" w:w="2740"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">預約目的取代了房間的清單</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5737"/>
+            <w:tcW w:type="dxa" w:w="6620"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">若預約有另一個合適的目的，可以試試</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3623"/>
+            <w:tcW w:type="dxa" w:w="2740"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">機構未啟用服務</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5737"/>
+            <w:tcW w:type="dxa" w:w="6620"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">應用程式裡無法處理</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">它不是什麼</w:t>
       </w:r>
     </w:p>
@@ -1833,51 +1940,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1337"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">把房間訂久一點的方法</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="8023"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">隨預約訂的服務可能擋住後面的時段，但那不是延長你的會議——詳見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdu2yh_u_opl9xs-uqasxqe">
+            <w:hyperlink w:history="1" r:id="rId6z0lx0htprghv_vsf_k4s">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">延長會議或提早結束</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1337"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">給某個人的訊息</w:t>
             </w:r>
@@ -2344,51 +2451,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmjosvnadm4we5_n5pevwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/request-a-service/" TargetMode="External"/><Relationship Id="rIdugxxqia2fqyjczd2caqzo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIddlwatjnehyyqxhkc5ojzj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdju1nc8lx2nwa-x12q9a4-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIdfdi4erm0e5zu-8chfp8ne" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIdu2yh_u_opl9xs-uqasxqe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../extend-or-end-a-meeting-early/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0e168fdbdc759e097618e5dc97f5342c19c14ec0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4b4ace05a7b3c58830475238327704662f1f3a5a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/42509c94fddd4d23abf41ab413088ccfb3db4e97.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6fb665d9dbe09cc11b7dd6f51be8a568b9c441e0.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/04139f886d7da76340f389f14e61e0679f1ea65a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/680148e0a70c906c03652ece151b6bf9bf795f4f.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnp-arkxsmpu7icskqzfr_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/request-a-service/" TargetMode="External"/><Relationship Id="rId_zhxvvhtzxqb00vpi_tng" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rId08y-5ekxqk_30gii3gubd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rId0-dpm8psbzpaufx76galt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIdmpkpou7efmww61jj1rmzt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rId6z0lx0htprghv_vsf_k4s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../extend-or-end-a-meeting-early/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0e168fdbdc759e097618e5dc97f5342c19c14ec0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4b4ace05a7b3c58830475238327704662f1f3a5a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/42509c94fddd4d23abf41ab413088ccfb3db4e97.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6fb665d9dbe09cc11b7dd6f51be8a568b9c441e0.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/04139f886d7da76340f389f14e61e0679f1ea65a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/680148e0a70c906c03652ece151b6bf9bf795f4f.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>叫茶水、清潔或求助</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>