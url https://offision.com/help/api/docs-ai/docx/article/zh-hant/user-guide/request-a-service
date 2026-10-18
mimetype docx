--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnp-arkxsmpu7icskqzfr_">
+      <w:hyperlink w:history="1" r:id="rIdkayv_q_zxzx7_em1aaear">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/request-a-service/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">服務</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">是有人為你的會議做的事：把茶送進來、散會後清理房間、來看一看叫不醒的螢幕。你不用自己張羅——提出要求，它就會送到做這件事的人手上。</w:t>
       </w:r>
@@ -479,51 +479,51 @@
         <w:t xml:space="preserve">——才能選取。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">之後照常預約。要求是在預約儲存時才送出，不會更早。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訂了茶，房間被佔用的時間可能比會議長。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 需要事前擺設或事後清理的服務，會從房間的一天裡扣掉那段時間——所以開到五點又加了清潔的會議，房間可能到五點十五分才放出來。詳見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_zhxvvhtzxqb00vpi_tng">
+      <w:hyperlink w:history="1" r:id="rId32afzlrikpokwhx9nue9k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">服務要求如何運作</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">表格不接受某項服務時</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">服務會留在畫面上，下方說明原因：</w:t>
@@ -1204,51 +1204,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在行事曆上打開預約，會議使用中時同樣有 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">要求服務</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那一列，打開的也是同一份清單。若這間房自己有連絡管道，也會出現在這裡——Microsoft Teams 聊天、Zoom、WhatsApp、LINE、Webex 空間、電話號碼、簡訊、電子郵件、網頁。這些是直接找到人，而不是送出一筆要求；會看到哪幾個，取決於這間房的設定，而不是你的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">同樣的要求也可以在門外的面板提出；房間桌上有 QR 碼的話，也可以從那裡提出——詳見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId08y-5ekxqk_30gii3gubd">
+      <w:hyperlink w:history="1" r:id="rIduwfbyriryl2ta6zt0acz8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在會議室面板要求服務</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">你實際能要求什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1460,98 +1460,98 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">拒絕</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。處理的人若寫了回覆，該筆要求會出現 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">服務人員回應</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">狀態變動只有在對方選擇通知你時才會寄信，所以狀態悄悄前進是正常的，不是故障。那些狀態背後的佇列，詳見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0-dpm8psbzpaufx76galt">
+      <w:hyperlink w:history="1" r:id="rIdlodzgkgtabeoggr5bw3lc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">服務要求如何運作</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">取消</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩個途徑不一樣，這是值得在需要之前先知道的部分。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">隨預約訂的</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，編輯預約並取消勾選就能移除——詳見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmpkpou7efmww61jj1rmzt">
+      <w:hyperlink w:history="1" r:id="rIdgzrymc6u0bz3fys7s38u3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">編輯預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。標了 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預設</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 的、隨預約目的帶來的，或已過落單期限的，都無法用這個方法拿掉。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -1940,51 +1940,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1337"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">把房間訂久一點的方法</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="8023"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">隨預約訂的服務可能擋住後面的時段，但那不是延長你的會議——詳見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId6z0lx0htprghv_vsf_k4s">
+            <w:hyperlink w:history="1" r:id="rIdb9cwnq99rg_dipqckvh4e">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">延長會議或提早結束</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1337"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">給某個人的訊息</w:t>
             </w:r>
@@ -2451,51 +2451,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnp-arkxsmpu7icskqzfr_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/request-a-service/" TargetMode="External"/><Relationship Id="rId_zhxvvhtzxqb00vpi_tng" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rId08y-5ekxqk_30gii3gubd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rId0-dpm8psbzpaufx76galt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIdmpkpou7efmww61jj1rmzt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rId6z0lx0htprghv_vsf_k4s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../extend-or-end-a-meeting-early/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0e168fdbdc759e097618e5dc97f5342c19c14ec0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4b4ace05a7b3c58830475238327704662f1f3a5a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/42509c94fddd4d23abf41ab413088ccfb3db4e97.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6fb665d9dbe09cc11b7dd6f51be8a568b9c441e0.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/04139f886d7da76340f389f14e61e0679f1ea65a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/680148e0a70c906c03652ece151b6bf9bf795f4f.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkayv_q_zxzx7_em1aaear" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/request-a-service/" TargetMode="External"/><Relationship Id="rId32afzlrikpokwhx9nue9k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIduwfbyriryl2ta6zt0acz8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdlodzgkgtabeoggr5bw3lc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIdgzrymc6u0bz3fys7s38u3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIdb9cwnq99rg_dipqckvh4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../extend-or-end-a-meeting-early/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c5397e6a5e6929a412217881946a1c64357be0ce.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/97985d083aec51f35b6c1bd7ae5ec07f5ab89cda.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/362718c536058829351202219acacaf2fbca0cbc.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6c0cdb0e8f8974e20214667d9a7d79b2561318ab.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/025dd4bb0c6bf49ba5879413c36bfb9cae2f3e73.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/299e9892bc25a73a21974ccb9de710d452b43581.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>叫茶水、清潔或求助</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>