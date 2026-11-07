--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkayv_q_zxzx7_em1aaear">
+      <w:hyperlink w:history="1" r:id="rIdvp5ixuwldncv_lpydltkw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/request-a-service/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">服務</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">是有人為你的會議做的事：把茶送進來、散會後清理房間、來看一看叫不醒的螢幕。你不用自己張羅——提出要求，它就會送到做這件事的人手上。</w:t>
       </w:r>
@@ -479,51 +479,51 @@
         <w:t xml:space="preserve">——才能選取。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">之後照常預約。要求是在預約儲存時才送出，不會更早。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訂了茶，房間被佔用的時間可能比會議長。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 需要事前擺設或事後清理的服務，會從房間的一天裡扣掉那段時間——所以開到五點又加了清潔的會議，房間可能到五點十五分才放出來。詳見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId32afzlrikpokwhx9nue9k">
+      <w:hyperlink w:history="1" r:id="rIdz_kh44m9df1uqi0v65grv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">服務要求如何運作</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">表格不接受某項服務時</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">服務會留在畫面上，下方說明原因：</w:t>
@@ -1204,51 +1204,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在行事曆上打開預約，會議使用中時同樣有 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">要求服務</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那一列，打開的也是同一份清單。若這間房自己有連絡管道，也會出現在這裡——Microsoft Teams 聊天、Zoom、WhatsApp、LINE、Webex 空間、電話號碼、簡訊、電子郵件、網頁。這些是直接找到人，而不是送出一筆要求；會看到哪幾個，取決於這間房的設定，而不是你的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">同樣的要求也可以在門外的面板提出；房間桌上有 QR 碼的話，也可以從那裡提出——詳見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduwfbyriryl2ta6zt0acz8">
+      <w:hyperlink w:history="1" r:id="rIdc908cy2dvtjihk0uexdru">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在會議室面板要求服務</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">你實際能要求什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1460,98 +1460,98 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">拒絕</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。處理的人若寫了回覆，該筆要求會出現 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">服務人員回應</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">狀態變動只有在對方選擇通知你時才會寄信，所以狀態悄悄前進是正常的，不是故障。那些狀態背後的佇列，詳見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlodzgkgtabeoggr5bw3lc">
+      <w:hyperlink w:history="1" r:id="rIdwklotamw2xbp_tn4zdddx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">服務要求如何運作</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">取消</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩個途徑不一樣，這是值得在需要之前先知道的部分。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">隨預約訂的</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，編輯預約並取消勾選就能移除——詳見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgzrymc6u0bz3fys7s38u3">
+      <w:hyperlink w:history="1" r:id="rIdp5wdnwzrapgfjlkefkusk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">編輯預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。標了 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預設</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 的、隨預約目的帶來的，或已過落單期限的，都無法用這個方法拿掉。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -1940,51 +1940,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1337"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">把房間訂久一點的方法</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="8023"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">隨預約訂的服務可能擋住後面的時段，但那不是延長你的會議——詳見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdb9cwnq99rg_dipqckvh4e">
+            <w:hyperlink w:history="1" r:id="rIdpn0jhe6upi8juivkffx8d">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">延長會議或提早結束</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1337"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">給某個人的訊息</w:t>
             </w:r>
@@ -2451,51 +2451,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkayv_q_zxzx7_em1aaear" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/request-a-service/" TargetMode="External"/><Relationship Id="rId32afzlrikpokwhx9nue9k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIduwfbyriryl2ta6zt0acz8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdlodzgkgtabeoggr5bw3lc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIdgzrymc6u0bz3fys7s38u3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIdb9cwnq99rg_dipqckvh4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../extend-or-end-a-meeting-early/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c5397e6a5e6929a412217881946a1c64357be0ce.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/97985d083aec51f35b6c1bd7ae5ec07f5ab89cda.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/362718c536058829351202219acacaf2fbca0cbc.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6c0cdb0e8f8974e20214667d9a7d79b2561318ab.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/025dd4bb0c6bf49ba5879413c36bfb9cae2f3e73.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/299e9892bc25a73a21974ccb9de710d452b43581.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvp5ixuwldncv_lpydltkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/request-a-service/" TargetMode="External"/><Relationship Id="rIdz_kh44m9df1uqi0v65grv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIdc908cy2dvtjihk0uexdru" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdwklotamw2xbp_tn4zdddx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIdp5wdnwzrapgfjlkefkusk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIdpn0jhe6upi8juivkffx8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../extend-or-end-a-meeting-early/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c5397e6a5e6929a412217881946a1c64357be0ce.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/97985d083aec51f35b6c1bd7ae5ec07f5ab89cda.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/362718c536058829351202219acacaf2fbca0cbc.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6c0cdb0e8f8974e20214667d9a7d79b2561318ab.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/025dd4bb0c6bf49ba5879413c36bfb9cae2f3e73.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/299e9892bc25a73a21974ccb9de710d452b43581.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>叫茶水、清潔或求助</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>