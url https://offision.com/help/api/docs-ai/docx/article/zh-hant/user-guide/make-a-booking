--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">一般員工實際會遇到的整份預約表單，逐欄說明：找出有空的會議室、把時間佔住、邀請同事，以及在 Offision 回答「已確認」、「等待批准」或「不能預約」時，看懂它到底說了什麼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-25</w:t>
+        <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy4nyumyh2z8zkqsn7iqnf">
+      <w:hyperlink w:history="1" r:id="rIdzfp9nqzmmo-h4kczwf2k_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/make-a-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在 Offision
 預約會議室只需要一份表單。它開啟時就已經知道你是誰、你可以預約什麼，而且你一邊填它一邊回答你
 — 所以當你按到 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -489,51 +489,51 @@
       <w:r>
         <w:t xml:space="preserve"> — 預約它送出的是申請，不是直接佔住。步驟 8 說明那看起來是什麼樣子。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">需要簽到</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —
 必須有人確認到場，否則會議室會被釋出。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrtkyrydzhremw6v7acvo5">
+      <w:hyperlink w:history="1" r:id="rIdgjcajxn416ykepoqgfp4o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">簽到與缺席的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">把游標移到標記上就能看到是哪一項。星號會把會議室設為最愛，下次它會回到清單頂端。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">你可以選超過一間會議室，也可以在同一筆預約裡連同辦公桌、車位或設備一起加進來。</w:t>
@@ -795,51 +795,51 @@
         <w:t xml:space="preserve">新增標題</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 是其他人在會議室行程表上、在門外面板上會看到的東西，所以請為他們而寫，不是為自己。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果不該被看到，開啟 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">私人預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。會議室依然看得出被佔用了，但標題、備忘錄和出席者名單都會從其他人的畫面上消失——參見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdznuqydp8fmfzk22zmp8oz">
+      <w:hyperlink w:history="1" r:id="rIdtrke_i913k7rhp0pqyym7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">私人預約會隱藏什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">會議備忘錄</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 就是議程，它會跟著邀請一起送出。</w:t>
       </w:r>
@@ -927,61 +927,84 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 找同事，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">搜尋群組</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 一次邀請整個團隊，直接輸入電郵地址則可以邀請公司以外的人。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">檢查可用時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 讓你在確定之前先看看誰已經沒空——還能</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlb9xuw7c-pm3oa0yhs3nm">
+      <w:hyperlink w:history="1" r:id="rIdgc4xx2epz_dc2gh5gxqup">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">找出所有人都有空的時
 間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">如果你手上已經有一份名單，直接貼上，不必一個一個搜尋。這個欄位看得懂 Outlook 的
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="F5F5F7" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alex Wong  </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 格式，並以分號、逗號、Tab 或換行分隔，所以整份收件者
+名單可以一次貼進去，並顯示找到了多少人。對不到任何使用者的地址會保留為只有電郵的
+參與者；不是地址的內容則留在欄位裡，讓你修正。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2752725"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="user-booking-attendees-zh-hant" descr="與會者。同事、群組，或訪客的電郵地址。" title="與會者。同事、群組，或訪客的電郵地址。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -1058,126 +1081,126 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">邀請公司以外的人，清單下方就會出現 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">邀請外部與會者作為訪客</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 的切換。打開它，
 同一筆預約也會把他們登記進大樓。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhabrkz9akemzwdkpsyooi">
+      <w:hyperlink w:history="1" r:id="rIdhkoevb46frknzafpd1pte">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約會議室時邀請訪客</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 回答表單其餘的問題</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">與會者下方，剩下的就是你公司認定一筆預約還需要什麼 — 費用項目、專案編號、預約目的、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">房間使用者人數</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，或
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">要求服務</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 之下的餐飲與設備需求 — 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-oythmn8m9npkqhzu2xfh">
+      <w:hyperlink w:history="1" r:id="rIdwzmdz56leyck0stjmaesk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">叫茶水、清潔或求助</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">這些要選了會議室才會出現</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，因為它們附在會議室上而不是附在表單上。如果你在找某個欄位卻看不到，先把會議室選好。有哪些欄位由你的管理員決定
 — 請參閱 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy-bgpk-z1orvlbbj4aocj">
+      <w:hyperlink w:history="1" r:id="rId5pgb-ouu8bcv6q_w5d2yr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約表單參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. 如果它會重複</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">表單頂端的控制項提供 </w:t>
@@ -1191,51 +1214,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">重複</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 和 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">系列</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。重複是一筆依排程重複的預約，系列則是
 把每一場次分開預約。見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdssaic4jad1lf1dfbfai70">
+      <w:hyperlink w:history="1" r:id="rIddgrwqfvhxku8dcv_vlc-x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約會重複的會議</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8. 送出預約</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">選 </w:t>
@@ -1340,79 +1363,79 @@
       <w:r>
         <w:t xml:space="preserve">
 — 而如果公司指定了審批人，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">審批人</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 會列出由誰決定。你還是要選 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，它送出的是申請。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmzx2ld0tedka1cttywnbt">
+      <w:hyperlink w:history="1" r:id="rIdb10_hr_v8ae9wc3ieqe_y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">要求會議室預約先經審批</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 在表單既完整又合規之前都是灰的：還有必填欄位是空的，或者上方正在拒絕這筆預約。
 每一種拒絕代表什麼，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbzurqkfenvu75wuykl_ur">
+      <w:hyperlink w:history="1" r:id="rIdeoptlnwmtmw7b-1shqfzq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">會議室為什麼拒絕你的預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9. 確認結果</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 會以三則訊息之一回覆，而它們並不是同一回事：</w:t>
@@ -1603,51 +1626,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">只是現在馬上要一間會議室</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約按鈕旁邊的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">立即尋找</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 會跳過表單：挑一個時長，就列出這段時間有空的會議室。見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdidn88gs8jozlrzzpgnuxi">
+      <w:hyperlink w:history="1" r:id="rId3a6rqa8uzcuaioacdxqmn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">現在馬上找一間會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2072,51 +2095,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdy4nyumyh2z8zkqsn7iqnf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/make-a-booking/" TargetMode="External"/><Relationship Id="rIdrtkyrydzhremw6v7acvo5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdznuqydp8fmfzk22zmp8oz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdlb9xuw7c-pm3oa0yhs3nm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rIdhabrkz9akemzwdkpsyooi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rId-oythmn8m9npkqhzu2xfh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../request-a-service/" TargetMode="External"/><Relationship Id="rIdy-bgpk-z1orvlbbj4aocj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIdssaic4jad1lf1dfbfai70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../book-a-repeating-meeting/" TargetMode="External"/><Relationship Id="rIdmzx2ld0tedka1cttywnbt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdbzurqkfenvu75wuykl_ur" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rIdidn88gs8jozlrzzpgnuxi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-room-right-now/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4ce3b2fdf1ac742b77daa86235ba5acfb0a93825.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f83961f0cff3e8541155ba0de912dce66c63aa97.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/79983eafd92a0b300671718b377dd9f69c96380e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/727beff5513eff5a6b54ad2c634fa51513976dc3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/183b96490b9d815a04c874acbde96b5b2ec062ab.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a3c730b1118cc503246ab1d9b06d8140243185b4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d467fca10788221c6bc07353f31c368bbfbfb81e.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzfp9nqzmmo-h4kczwf2k_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/make-a-booking/" TargetMode="External"/><Relationship Id="rIdgjcajxn416ykepoqgfp4o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdtrke_i913k7rhp0pqyym7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdgc4xx2epz_dc2gh5gxqup" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rIdhkoevb46frknzafpd1pte" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rIdwzmdz56leyck0stjmaesk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../request-a-service/" TargetMode="External"/><Relationship Id="rId5pgb-ouu8bcv6q_w5d2yr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIddgrwqfvhxku8dcv_vlc-x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../book-a-repeating-meeting/" TargetMode="External"/><Relationship Id="rIdb10_hr_v8ae9wc3ieqe_y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdeoptlnwmtmw7b-1shqfzq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rId3a6rqa8uzcuaioacdxqmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-room-right-now/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4ce3b2fdf1ac742b77daa86235ba5acfb0a93825.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f83961f0cff3e8541155ba0de912dce66c63aa97.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/79983eafd92a0b300671718b377dd9f69c96380e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/727beff5513eff5a6b54ad2c634fa51513976dc3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/183b96490b9d815a04c874acbde96b5b2ec062ab.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a3c730b1118cc503246ab1d9b06d8140243185b4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d467fca10788221c6bc07353f31c368bbfbfb81e.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>預約會議室</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>