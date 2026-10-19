--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">一般員工實際會遇到的整份預約表單，逐欄說明：找出有空的會議室、把時間佔住、邀請同事，以及在 Offision 回答「已確認」、「等待批准」或「不能預約」時，看懂它到底說了什麼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-13</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzfp9nqzmmo-h4kczwf2k_">
+      <w:hyperlink w:history="1" r:id="rId3aj0trvuufrd1umiby3zz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/make-a-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在 Offision
 預約會議室只需要一份表單。它開啟時就已經知道你是誰、你可以預約什麼，而且你一邊填它一邊回答你
 — 所以當你按到 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -489,51 +489,51 @@
       <w:r>
         <w:t xml:space="preserve"> — 預約它送出的是申請，不是直接佔住。步驟 8 說明那看起來是什麼樣子。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">需要簽到</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —
 必須有人確認到場，否則會議室會被釋出。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgjcajxn416ykepoqgfp4o">
+      <w:hyperlink w:history="1" r:id="rIdfwx4dtsfft8b8qdaodolf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">簽到與缺席的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">把游標移到標記上就能看到是哪一項。星號會把會議室設為最愛，下次它會回到清單頂端。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">你可以選超過一間會議室，也可以在同一筆預約裡連同辦公桌、車位或設備一起加進來。</w:t>
@@ -755,91 +755,99 @@
       <w:r>
         <w:t xml:space="preserve"> — 於是到了一天的晚些時候，變短的清單看起來仍然是你預期的那一份。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">你也可以反過來做。把會議室留空，Offision 會在欄位下方建議幾間 — 標了
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">建議</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 的那些晶片，選中就會填入該會議室。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">提供人數時，最少人數會用於篩選建議房間：4–8人的房間不會建議給2人，但較少人數的預約不會因此無效。最多人數仍用於容量篩選與出席人數警告；警告不會阻止預約。建議排序設定只會調整合適房間的排序。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 說明這是什麼會議</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">新增標題</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 是其他人在會議室行程表上、在門外面板上會看到的東西，所以請為他們而寫，不是為自己。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果不該被看到，開啟 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">私人預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。會議室依然看得出被佔用了，但標題、備忘錄和出席者名單都會從其他人的畫面上消失——參見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtrke_i913k7rhp0pqyym7">
+      <w:hyperlink w:history="1" r:id="rIdvmxqrlcrsgqagg0qfp6ji">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">私人預約會隱藏什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">會議備忘錄</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 就是議程，它會跟著邀請一起送出。</w:t>
       </w:r>
@@ -927,51 +935,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 找同事，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">搜尋群組</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 一次邀請整個團隊，直接輸入電郵地址則可以邀請公司以外的人。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">檢查可用時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 讓你在確定之前先看看誰已經沒空——還能</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgc4xx2epz_dc2gh5gxqup">
+      <w:hyperlink w:history="1" r:id="rIdvnfpkl950jckgbysboet-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">找出所有人都有空的時
 間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果你手上已經有一份名單，直接貼上，不必一個一個搜尋。這個欄位看得懂 Outlook 的
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1081,126 +1089,126 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">邀請公司以外的人，清單下方就會出現 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">邀請外部與會者作為訪客</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 的切換。打開它，
 同一筆預約也會把他們登記進大樓。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhkoevb46frknzafpd1pte">
+      <w:hyperlink w:history="1" r:id="rIdok_svojsj__6hy10fzqlm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約會議室時邀請訪客</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 回答表單其餘的問題</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">與會者下方，剩下的就是你公司認定一筆預約還需要什麼 — 費用項目、專案編號、預約目的、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">房間使用者人數</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，或
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">要求服務</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 之下的餐飲與設備需求 — 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwzmdz56leyck0stjmaesk">
+      <w:hyperlink w:history="1" r:id="rIdeynowfhgv1vuygpqxkblt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">叫茶水、清潔或求助</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">這些要選了會議室才會出現</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，因為它們附在會議室上而不是附在表單上。如果你在找某個欄位卻看不到，先把會議室選好。有哪些欄位由你的管理員決定
 — 請參閱 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5pgb-ouu8bcv6q_w5d2yr">
+      <w:hyperlink w:history="1" r:id="rId25xeimrhsqsob9bkznync">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約表單參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. 如果它會重複</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">表單頂端的控制項提供 </w:t>
@@ -1214,51 +1222,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">重複</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 和 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">系列</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。重複是一筆依排程重複的預約，系列則是
 把每一場次分開預約。見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddgrwqfvhxku8dcv_vlc-x">
+      <w:hyperlink w:history="1" r:id="rIdl4scf4xzsicdfldei-bza">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約會重複的會議</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8. 送出預約</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">選 </w:t>
@@ -1363,79 +1371,79 @@
       <w:r>
         <w:t xml:space="preserve">
 — 而如果公司指定了審批人，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">審批人</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 會列出由誰決定。你還是要選 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，它送出的是申請。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb10_hr_v8ae9wc3ieqe_y">
+      <w:hyperlink w:history="1" r:id="rIdylb8xstfkosfdlp_ejgwu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">要求會議室預約先經審批</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 在表單既完整又合規之前都是灰的：還有必填欄位是空的，或者上方正在拒絕這筆預約。
 每一種拒絕代表什麼，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeoptlnwmtmw7b-1shqfzq">
+      <w:hyperlink w:history="1" r:id="rId3ccctnylvvrhmt8lmkvby">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">會議室為什麼拒絕你的預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9. 確認結果</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 會以三則訊息之一回覆，而它們並不是同一回事：</w:t>
@@ -1626,51 +1634,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">只是現在馬上要一間會議室</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約按鈕旁邊的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">立即尋找</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 會跳過表單：挑一個時長，就列出這段時間有空的會議室。見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3a6rqa8uzcuaioacdxqmn">
+      <w:hyperlink w:history="1" r:id="rIdqnpnbkdj8p1qdxqebpvgd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">現在馬上找一間會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2095,51 +2103,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzfp9nqzmmo-h4kczwf2k_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/make-a-booking/" TargetMode="External"/><Relationship Id="rIdgjcajxn416ykepoqgfp4o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdtrke_i913k7rhp0pqyym7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdgc4xx2epz_dc2gh5gxqup" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rIdhkoevb46frknzafpd1pte" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rIdwzmdz56leyck0stjmaesk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../request-a-service/" TargetMode="External"/><Relationship Id="rId5pgb-ouu8bcv6q_w5d2yr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIddgrwqfvhxku8dcv_vlc-x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../book-a-repeating-meeting/" TargetMode="External"/><Relationship Id="rIdb10_hr_v8ae9wc3ieqe_y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdeoptlnwmtmw7b-1shqfzq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rId3a6rqa8uzcuaioacdxqmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-room-right-now/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4ce3b2fdf1ac742b77daa86235ba5acfb0a93825.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f83961f0cff3e8541155ba0de912dce66c63aa97.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/79983eafd92a0b300671718b377dd9f69c96380e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/727beff5513eff5a6b54ad2c634fa51513976dc3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/183b96490b9d815a04c874acbde96b5b2ec062ab.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a3c730b1118cc503246ab1d9b06d8140243185b4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d467fca10788221c6bc07353f31c368bbfbfb81e.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId3aj0trvuufrd1umiby3zz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/make-a-booking/" TargetMode="External"/><Relationship Id="rIdfwx4dtsfft8b8qdaodolf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdvmxqrlcrsgqagg0qfp6ji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdvnfpkl950jckgbysboet-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rIdok_svojsj__6hy10fzqlm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rIdeynowfhgv1vuygpqxkblt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../request-a-service/" TargetMode="External"/><Relationship Id="rId25xeimrhsqsob9bkznync" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIdl4scf4xzsicdfldei-bza" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../book-a-repeating-meeting/" TargetMode="External"/><Relationship Id="rIdylb8xstfkosfdlp_ejgwu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rId3ccctnylvvrhmt8lmkvby" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rIdqnpnbkdj8p1qdxqebpvgd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-room-right-now/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/41ba0a85d46c4e3c69638ca97cd81622a959faa4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0c5a1ffbd95ebc8ede6fea94e887ecf8a83e55c2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e61cdc443eeb524e6f2c11ba556474249516ca8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/67dd4864ba417aa926152499354cc4df42211d9f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1de2bae679ee36d8326a79a2ba11d1fb0ae432cd.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/de1d0c7e25f2ba1082aed6b383e888a0fd15263a.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88a86131f923c4a144a2cd8f9d4dd3dcd8cc15f6.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>預約會議室</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>