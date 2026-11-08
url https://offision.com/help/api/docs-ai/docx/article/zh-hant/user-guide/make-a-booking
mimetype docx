--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3aj0trvuufrd1umiby3zz">
+      <w:hyperlink w:history="1" r:id="rIdzq4znaddqyyfomtn8vm3g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/make-a-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在 Offision
 預約會議室只需要一份表單。它開啟時就已經知道你是誰、你可以預約什麼，而且你一邊填它一邊回答你
 — 所以當你按到 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -489,51 +489,51 @@
       <w:r>
         <w:t xml:space="preserve"> — 預約它送出的是申請，不是直接佔住。步驟 8 說明那看起來是什麼樣子。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">需要簽到</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —
 必須有人確認到場，否則會議室會被釋出。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfwx4dtsfft8b8qdaodolf">
+      <w:hyperlink w:history="1" r:id="rId6jpvnf_jwikserzjwhzsl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">簽到與缺席的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">把游標移到標記上就能看到是哪一項。星號會把會議室設為最愛，下次它會回到清單頂端。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">你可以選超過一間會議室，也可以在同一筆預約裡連同辦公桌、車位或設備一起加進來。</w:t>
@@ -803,51 +803,51 @@
         <w:t xml:space="preserve">新增標題</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 是其他人在會議室行程表上、在門外面板上會看到的東西，所以請為他們而寫，不是為自己。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果不該被看到，開啟 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">私人預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。會議室依然看得出被佔用了，但標題、備忘錄和出席者名單都會從其他人的畫面上消失——參見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvmxqrlcrsgqagg0qfp6ji">
+      <w:hyperlink w:history="1" r:id="rIdvjgakbebfozon0gy-saam">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">私人預約會隱藏什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">會議備忘錄</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 就是議程，它會跟著邀請一起送出。</w:t>
       </w:r>
@@ -935,51 +935,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 找同事，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">搜尋群組</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 一次邀請整個團隊，直接輸入電郵地址則可以邀請公司以外的人。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">檢查可用時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 讓你在確定之前先看看誰已經沒空——還能</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvnfpkl950jckgbysboet-">
+      <w:hyperlink w:history="1" r:id="rIdwiclnkxfz9mrmpgss_44_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">找出所有人都有空的時
 間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果你手上已經有一份名單，直接貼上，不必一個一個搜尋。這個欄位看得懂 Outlook 的
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1089,126 +1089,126 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">邀請公司以外的人，清單下方就會出現 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">邀請外部與會者作為訪客</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 的切換。打開它，
 同一筆預約也會把他們登記進大樓。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdok_svojsj__6hy10fzqlm">
+      <w:hyperlink w:history="1" r:id="rId104dgwezp1y93ly01lad7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約會議室時邀請訪客</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 回答表單其餘的問題</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">與會者下方，剩下的就是你公司認定一筆預約還需要什麼 — 費用項目、專案編號、預約目的、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">房間使用者人數</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，或
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">要求服務</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 之下的餐飲與設備需求 — 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeynowfhgv1vuygpqxkblt">
+      <w:hyperlink w:history="1" r:id="rIdrrxdaxipd-ijpm3daktil">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">叫茶水、清潔或求助</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">這些要選了會議室才會出現</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，因為它們附在會議室上而不是附在表單上。如果你在找某個欄位卻看不到，先把會議室選好。有哪些欄位由你的管理員決定
 — 請參閱 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId25xeimrhsqsob9bkznync">
+      <w:hyperlink w:history="1" r:id="rIdjyie-eiqhm2v_sbiegnk2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約表單參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. 如果它會重複</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">表單頂端的控制項提供 </w:t>
@@ -1222,51 +1222,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">重複</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 和 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">系列</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。重複是一筆依排程重複的預約，系列則是
 把每一場次分開預約。見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl4scf4xzsicdfldei-bza">
+      <w:hyperlink w:history="1" r:id="rIdg906rhe9ndmfsydf7brv4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約會重複的會議</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8. 送出預約</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">選 </w:t>
@@ -1371,79 +1371,79 @@
       <w:r>
         <w:t xml:space="preserve">
 — 而如果公司指定了審批人，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">審批人</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 會列出由誰決定。你還是要選 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，它送出的是申請。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdylb8xstfkosfdlp_ejgwu">
+      <w:hyperlink w:history="1" r:id="rIdhsihjsaqna-eu8jra-jqa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">要求會議室預約先經審批</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 在表單既完整又合規之前都是灰的：還有必填欄位是空的，或者上方正在拒絕這筆預約。
 每一種拒絕代表什麼，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3ccctnylvvrhmt8lmkvby">
+      <w:hyperlink w:history="1" r:id="rIdt_p2uhan9axe8thh3ycdm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">會議室為什麼拒絕你的預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9. 確認結果</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 會以三則訊息之一回覆，而它們並不是同一回事：</w:t>
@@ -1634,51 +1634,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">只是現在馬上要一間會議室</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約按鈕旁邊的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">立即尋找</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 會跳過表單：挑一個時長，就列出這段時間有空的會議室。見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqnpnbkdj8p1qdxqebpvgd">
+      <w:hyperlink w:history="1" r:id="rIdq-z7mdxt_w9uj5x8ug0j4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">現在馬上找一間會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2103,51 +2103,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId3aj0trvuufrd1umiby3zz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/make-a-booking/" TargetMode="External"/><Relationship Id="rIdfwx4dtsfft8b8qdaodolf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdvmxqrlcrsgqagg0qfp6ji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdvnfpkl950jckgbysboet-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rIdok_svojsj__6hy10fzqlm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rIdeynowfhgv1vuygpqxkblt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../request-a-service/" TargetMode="External"/><Relationship Id="rId25xeimrhsqsob9bkznync" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIdl4scf4xzsicdfldei-bza" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../book-a-repeating-meeting/" TargetMode="External"/><Relationship Id="rIdylb8xstfkosfdlp_ejgwu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rId3ccctnylvvrhmt8lmkvby" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rIdqnpnbkdj8p1qdxqebpvgd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-room-right-now/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/41ba0a85d46c4e3c69638ca97cd81622a959faa4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0c5a1ffbd95ebc8ede6fea94e887ecf8a83e55c2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e61cdc443eeb524e6f2c11ba556474249516ca8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/67dd4864ba417aa926152499354cc4df42211d9f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1de2bae679ee36d8326a79a2ba11d1fb0ae432cd.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/de1d0c7e25f2ba1082aed6b383e888a0fd15263a.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88a86131f923c4a144a2cd8f9d4dd3dcd8cc15f6.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzq4znaddqyyfomtn8vm3g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/make-a-booking/" TargetMode="External"/><Relationship Id="rId6jpvnf_jwikserzjwhzsl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdvjgakbebfozon0gy-saam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdwiclnkxfz9mrmpgss_44_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rId104dgwezp1y93ly01lad7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rIdrrxdaxipd-ijpm3daktil" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../request-a-service/" TargetMode="External"/><Relationship Id="rIdjyie-eiqhm2v_sbiegnk2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIdg906rhe9ndmfsydf7brv4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../book-a-repeating-meeting/" TargetMode="External"/><Relationship Id="rIdhsihjsaqna-eu8jra-jqa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdt_p2uhan9axe8thh3ycdm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rIdq-z7mdxt_w9uj5x8ug0j4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-room-right-now/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/41ba0a85d46c4e3c69638ca97cd81622a959faa4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0c5a1ffbd95ebc8ede6fea94e887ecf8a83e55c2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e61cdc443eeb524e6f2c11ba556474249516ca8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/67dd4864ba417aa926152499354cc4df42211d9f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1de2bae679ee36d8326a79a2ba11d1fb0ae432cd.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/de1d0c7e25f2ba1082aed6b383e888a0fd15263a.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88a86131f923c4a144a2cd8f9d4dd3dcd8cc15f6.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>預約會議室</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>