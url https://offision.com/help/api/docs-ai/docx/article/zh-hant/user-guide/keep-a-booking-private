--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfslwzkq99zrlyv1qjqakz">
+      <w:hyperlink w:history="1" r:id="rIdbwvah3e2obrw7i0orkyne">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/keep-a-booking-private/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">私人預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 是預約表單裡標題旁邊的那個按鈕。它隱藏的是 </w:t>
       </w:r>
@@ -1198,84 +1198,84 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">它管不到的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不會把會議室空出來。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那個時段看得出被佔用了，這正是預約的意思。同事
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdknawzlala81phnaagkbgz">
+      <w:hyperlink w:history="1" r:id="rIdndxjzrqs1ojrqplfhqdlg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">檢查你的可用時間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">時，那個小時你
 仍然顯示為忙碌——只有忙碌，僅此而已。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不會隱藏你的名字。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是會議室自己的機密設定，由管理員設定——參見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzzed75bzjlu4i0m6ejgh9">
+      <w:hyperlink w:history="1" r:id="rIddxnkyuajanke6hqlctsm3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓更多會議室擠進同一個畫面</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1286,94 +1286,94 @@
 公司加在預約表單上、又選擇要給其他人看的欄位，仍然會出現在數位看板上。
 不要把你之所以要把標題設成私人的那件事寫進去。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不是權限。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 它改變的是別人讀得到什麼，不是別人能開什麼。
 完全不該被某些人看到的會議室，要用
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfxtyivw6obet-3rrrxkoc">
+      <w:hyperlink w:history="1" r:id="rIdm5m0lroc-ijh0tzeoiepz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">團隊空間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它需要被允許。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這個按鈕只會在預約表單開啟了 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">允許私密預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 的時候出現——參見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdapb7n40nyhgugvsnmknuj">
+      <w:hyperlink w:history="1" r:id="rIdixhm4h6pr4vm0yejjifi7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約表單欄位</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1798,51 +1798,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfslwzkq99zrlyv1qjqakz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdknawzlala81phnaagkbgz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rIdzzed75bzjlu4i0m6ejgh9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rIdfxtyivw6obet-3rrrxkoc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdapb7n40nyhgugvsnmknuj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8fbf4d03c8af9ab3e599afc4c51cccf9f085b8a3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/09198f3b7a71578266441fc25abf53c3851523ed.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bbde7bde37ead98aa213850396e8fd4aa98f90b2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eb9a81155a044ab07cf3c242afeffacd7a2719e6.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbwvah3e2obrw7i0orkyne" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdndxjzrqs1ojrqplfhqdlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rIddxnkyuajanke6hqlctsm3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rIdm5m0lroc-ijh0tzeoiepz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdixhm4h6pr4vm0yejjifi7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8fbf4d03c8af9ab3e599afc4c51cccf9f085b8a3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/09198f3b7a71578266441fc25abf53c3851523ed.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bbde7bde37ead98aa213850396e8fd4aa98f90b2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eb9a81155a044ab07cf3c242afeffacd7a2719e6.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>私人預約會隱藏什麼</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>