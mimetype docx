--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbwvah3e2obrw7i0orkyne">
+      <w:hyperlink w:history="1" r:id="rIdnyc3zdoih7sppj0g2hkks">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/keep-a-booking-private/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">私人預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 是預約表單裡標題旁邊的那個按鈕。它隱藏的是 </w:t>
       </w:r>
@@ -1198,84 +1198,84 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">它管不到的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不會把會議室空出來。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那個時段看得出被佔用了，這正是預約的意思。同事
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdndxjzrqs1ojrqplfhqdlg">
+      <w:hyperlink w:history="1" r:id="rId8hziguy6yruful3jspj7y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">檢查你的可用時間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">時，那個小時你
 仍然顯示為忙碌——只有忙碌，僅此而已。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不會隱藏你的名字。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是會議室自己的機密設定，由管理員設定——參見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddxnkyuajanke6hqlctsm3">
+      <w:hyperlink w:history="1" r:id="rIdnxuf_lcbpi4tgopirwdxb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓更多會議室擠進同一個畫面</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1286,94 +1286,94 @@
 公司加在預約表單上、又選擇要給其他人看的欄位，仍然會出現在數位看板上。
 不要把你之所以要把標題設成私人的那件事寫進去。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不是權限。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 它改變的是別人讀得到什麼，不是別人能開什麼。
 完全不該被某些人看到的會議室，要用
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm5m0lroc-ijh0tzeoiepz">
+      <w:hyperlink w:history="1" r:id="rIdwpffxxvq3t4r-ti7ghdyr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">團隊空間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它需要被允許。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這個按鈕只會在預約表單開啟了 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">允許私密預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 的時候出現——參見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdixhm4h6pr4vm0yejjifi7">
+      <w:hyperlink w:history="1" r:id="rId29tlclvfwl-_euwfvkrqj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約表單欄位</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1798,51 +1798,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbwvah3e2obrw7i0orkyne" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdndxjzrqs1ojrqplfhqdlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rIddxnkyuajanke6hqlctsm3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rIdm5m0lroc-ijh0tzeoiepz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdixhm4h6pr4vm0yejjifi7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8fbf4d03c8af9ab3e599afc4c51cccf9f085b8a3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/09198f3b7a71578266441fc25abf53c3851523ed.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bbde7bde37ead98aa213850396e8fd4aa98f90b2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eb9a81155a044ab07cf3c242afeffacd7a2719e6.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnyc3zdoih7sppj0g2hkks" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rId8hziguy6yruful3jspj7y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rIdnxuf_lcbpi4tgopirwdxb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rIdwpffxxvq3t4r-ti7ghdyr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId29tlclvfwl-_euwfvkrqj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fcbe30e9e578a45d8a8bb40db9b8e9403928400b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/db16707761b80ba45054af6d23ff3487870d2c70.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b7b95fb94d493d6965bbe422f0414a7a9cdc7e5a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c50f419c85c43d96a28c95e4e8e3b0a6116f79a6.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>私人預約會隱藏什麼</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>