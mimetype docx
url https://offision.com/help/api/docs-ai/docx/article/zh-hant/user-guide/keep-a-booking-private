--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnyc3zdoih7sppj0g2hkks">
+      <w:hyperlink w:history="1" r:id="rIdkvpmscrxbgxt8h5oyyzuc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/keep-a-booking-private/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">私人預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 是預約表單裡標題旁邊的那個按鈕。它隱藏的是 </w:t>
       </w:r>
@@ -1198,84 +1198,84 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">它管不到的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不會把會議室空出來。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那個時段看得出被佔用了，這正是預約的意思。同事
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8hziguy6yruful3jspj7y">
+      <w:hyperlink w:history="1" r:id="rIdoqu5ydv7elgv1fhtskq2a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">檢查你的可用時間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">時，那個小時你
 仍然顯示為忙碌——只有忙碌，僅此而已。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不會隱藏你的名字。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是會議室自己的機密設定，由管理員設定——參見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnxuf_lcbpi4tgopirwdxb">
+      <w:hyperlink w:history="1" r:id="rIdhn_wbclolspueu8hko43t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓更多會議室擠進同一個畫面</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1286,94 +1286,94 @@
 公司加在預約表單上、又選擇要給其他人看的欄位，仍然會出現在數位看板上。
 不要把你之所以要把標題設成私人的那件事寫進去。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不是權限。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 它改變的是別人讀得到什麼，不是別人能開什麼。
 完全不該被某些人看到的會議室，要用
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwpffxxvq3t4r-ti7ghdyr">
+      <w:hyperlink w:history="1" r:id="rIdxgcndpvotm19p5ihrywvv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">團隊空間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它需要被允許。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這個按鈕只會在預約表單開啟了 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">允許私密預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 的時候出現——參見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId29tlclvfwl-_euwfvkrqj">
+      <w:hyperlink w:history="1" r:id="rId8ajpaj9qyjr7r_qtpu-m6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約表單欄位</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1798,51 +1798,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnyc3zdoih7sppj0g2hkks" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rId8hziguy6yruful3jspj7y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rIdnxuf_lcbpi4tgopirwdxb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rIdwpffxxvq3t4r-ti7ghdyr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId29tlclvfwl-_euwfvkrqj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fcbe30e9e578a45d8a8bb40db9b8e9403928400b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/db16707761b80ba45054af6d23ff3487870d2c70.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b7b95fb94d493d6965bbe422f0414a7a9cdc7e5a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c50f419c85c43d96a28c95e4e8e3b0a6116f79a6.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkvpmscrxbgxt8h5oyyzuc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdoqu5ydv7elgv1fhtskq2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rIdhn_wbclolspueu8hko43t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rIdxgcndpvotm19p5ihrywvv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId8ajpaj9qyjr7r_qtpu-m6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fcbe30e9e578a45d8a8bb40db9b8e9403928400b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/db16707761b80ba45054af6d23ff3487870d2c70.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b7b95fb94d493d6965bbe422f0414a7a9cdc7e5a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c50f419c85c43d96a28c95e4e8e3b0a6116f79a6.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>私人預約會隱藏什麼</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>