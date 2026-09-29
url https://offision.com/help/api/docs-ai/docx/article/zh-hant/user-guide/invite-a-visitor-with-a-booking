--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約會議室時邀請訪客</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">在同一張表單裡同時預約會議室與登記訪客入館：Offision 如何辨識公司以外的電子郵件 地址、把這些人變成訪客的那一個切換，以及訪客通行證為什麼比會議邀請晚很多才寄達。</w:t>
+        <w:t xml:space="preserve">在同一張表單裡同時預約會議室與登記訪客入館：Offision 如何辨識公司以外的電子郵件地址、把這些人變成訪客的那一個切換，以及訪客通行證為什麼比會議邀請晚很多才寄達。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId490xplzdaembnl-9zheaq">
+      <w:hyperlink w:history="1" r:id="rIdhmtog3zuiqiph8mxigleb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/invite-a-visitor-with-a-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">公司以外的人要來開會。這是兩件事 — 把會議室押下來，以及讓客人進得了大門 —
 而預約表單兩件都做，你不必再開第二張表單。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -145,51 +145,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">建築物</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 必須設為開放訪客。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 把客人加為與會者</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">照平常的方式預約會議室（這一段若是第一次做，請看</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmjvomitdxrbbifhgrpteu">
+      <w:hyperlink w:history="1" r:id="rIdkjosi_txdhz9mi-hqqfa5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">），
 然後在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">與會者</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 輸入客人的電子郵件地址並按 Enter。公司以外的人沒有另外的欄位，
 和同事填在同一個欄位裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -277,51 +277,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">比對不到任何帳號的地址。清單下方的切換就是它被認定為外部人士的訊號。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">與會者自己的標籤也會變，但變得很輕微 — 名字旁邊的點會變成灰色。灰色同時也是
 「查不到空閒狀態」的顏色——各種點的意思參見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId38ly6cqwaxdqjtvxcakoz">
+      <w:hyperlink w:history="1" r:id="rIdz_viyozresu3f_u6pfup_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">找出所有人都有空的會議時
 間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">——所以不要單看那個點就下判斷。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">到這裡為止，客人只是被邀請參加 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">會議</w:t>
@@ -424,51 +424,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">有兩件事值得知道：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">要嘛全部，要嘛都不。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 沒有辦法只邀請其中一位外部與會者，而讓另一位維持單純的
 會議賓客。若你需要那樣做，請從</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwccwmp8lhkcgtedyzzcfu">
+      <w:hyperlink w:history="1" r:id="rIdxxsdif5r1xhwijuitmbmi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">邀請表單</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">邀請那一位訪客，
 並讓這個切換維持關閉。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -516,51 +516,51 @@
         <w:t xml:space="preserve"> — 必填，而且一開啟就已經填好公司的預設值。這和單獨的邀請表單是同一份
 目的清單，後果也一樣：櫃檯在報到時會問什麼，以及這次到訪需不需要先經過核准。
 正因為它已經預先填好，也最容易就這樣放著不管 — 如果這次是面試、送貨或 VIP 而不是
 一般會議，請改掉它。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪客車輛</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 車牌號碼，只在該會議室的地點允許時出現。看不到，那就是答案。請見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6q5mdzz8d0u8gjusjoj4w">
+      <w:hyperlink w:history="1" r:id="rIdnunps7ota-xb7fs8-truv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">記錄訪客的車牌號碼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">公司掛在該訪問目的下的其他自訂欄位。</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -674,51 +674,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">從此兩者連動。取消預約，到訪也會一起取消。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">走這條路的只有 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">電子郵件地址</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。預約從來沒問過你訪客的姓名、公司或電話，所以櫃檯
 也拿不到。若這些資料很重要，請改用</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc4n-5d303cyqesa_urhhj">
+      <w:hyperlink w:history="1" r:id="rIdvn3mxnd5m_rzosl99zjox">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">邀請表單</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">客人實際收到什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一段最容易變成客服問題，所以講精確一點。</w:t>
@@ -923,50 +923,78 @@
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這條路上</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">沒有另一封「您已獲邀來訪」的信</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。行事曆裡有會議、其他什麼都沒收到的客人
 並沒有被漏掉 — 只是通行證還沒到寄送的時候。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">你</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">還會多收到一樣東西：這條路上你就是受訪者，所以他在接待處入館的那一刻，你會
+收到電郵。而如果他在大堂螢幕上自己報到，那面螢幕會指引他前往你訂的房間。兩件事都
+在</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdq4eoanhhuyoqcnvnptfy0">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">訪客報到時會發生什麼事</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → visiting/visitorManagementSetting (訪客管理)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">切換沒出現時</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">由上往下照順序看，幾乎每種情況都能解決：</w:t>
@@ -1282,51 +1310,51 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6104"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">你需要的不只是客人，還有會議室。到訪跟著預約走。只有電子郵件地址，而且外部與會者要嘛全部要嘛都不</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3256"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId6py_seys5wxdsomyxd_xg">
+            <w:hyperlink w:history="1" r:id="rIdkh2jedsvdl3mlykuk3wal">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">邀請表單</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6104"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">你需要的是客人，不是會議室。每位訪客都能填姓名、公司和電話，建築物和樓層由你自己選，可以精確指定誰要來，也能寫會送到訪客手上的備註</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1771,51 +1799,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId490xplzdaembnl-9zheaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rIdmjvomitdxrbbifhgrpteu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rId38ly6cqwaxdqjtvxcakoz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rIdwccwmp8lhkcgtedyzzcfu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor/" TargetMode="External"/><Relationship Id="rId6q5mdzz8d0u8gjusjoj4w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rIdc4n-5d303cyqesa_urhhj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor/" TargetMode="External"/><Relationship Id="rId6py_seys5wxdsomyxd_xg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c15e7a0173229a1f5cb8f0c32d7a53f9d1e35494.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fc2ca539d91ec5e9786cbc0b839f36cf500db36e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/78a1fa4c51c379966e7155cf355e462a2237505a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/72f94410c25eef84eca15a265ff346a19a272600.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhmtog3zuiqiph8mxigleb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rIdkjosi_txdhz9mi-hqqfa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdz_viyozresu3f_u6pfup_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rIdxxsdif5r1xhwijuitmbmi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor/" TargetMode="External"/><Relationship Id="rIdnunps7ota-xb7fs8-truv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rIdvn3mxnd5m_rzosl99zjox" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor/" TargetMode="External"/><Relationship Id="rIdq4eoanhhuyoqcnvnptfy0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/visiting/what-happens-when-a-visitor-checks-in/" TargetMode="External"/><Relationship Id="rIdkh2jedsvdl3mlykuk3wal" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c15e7a0173229a1f5cb8f0c32d7a53f9d1e35494.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fc2ca539d91ec5e9786cbc0b839f36cf500db36e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/78a1fa4c51c379966e7155cf355e462a2237505a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/72f94410c25eef84eca15a265ff346a19a272600.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>預約會議室時邀請訪客</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>