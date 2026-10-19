--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhmtog3zuiqiph8mxigleb">
+      <w:hyperlink w:history="1" r:id="rIdzr7fv3e9okvftea0ivt9p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/invite-a-visitor-with-a-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">公司以外的人要來開會。這是兩件事 — 把會議室押下來，以及讓客人進得了大門 —
 而預約表單兩件都做，你不必再開第二張表單。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -145,51 +145,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">建築物</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 必須設為開放訪客。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 把客人加為與會者</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">照平常的方式預約會議室（這一段若是第一次做，請看</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkjosi_txdhz9mi-hqqfa5">
+      <w:hyperlink w:history="1" r:id="rIdo3zmhq1lsitug7ntdjqkg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">），
 然後在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">與會者</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 輸入客人的電子郵件地址並按 Enter。公司以外的人沒有另外的欄位，
 和同事填在同一個欄位裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -277,51 +277,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">比對不到任何帳號的地址。清單下方的切換就是它被認定為外部人士的訊號。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">與會者自己的標籤也會變，但變得很輕微 — 名字旁邊的點會變成灰色。灰色同時也是
 「查不到空閒狀態」的顏色——各種點的意思參見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz_viyozresu3f_u6pfup_">
+      <w:hyperlink w:history="1" r:id="rIdbcq06hmemeo9s-hkp2fku">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">找出所有人都有空的會議時
 間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">——所以不要單看那個點就下判斷。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">到這裡為止，客人只是被邀請參加 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">會議</w:t>
@@ -424,51 +424,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">有兩件事值得知道：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">要嘛全部，要嘛都不。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 沒有辦法只邀請其中一位外部與會者，而讓另一位維持單純的
 會議賓客。若你需要那樣做，請從</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxxsdif5r1xhwijuitmbmi">
+      <w:hyperlink w:history="1" r:id="rId7m71a3wshuv6pyspyyank">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">邀請表單</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">邀請那一位訪客，
 並讓這個切換維持關閉。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -516,51 +516,51 @@
         <w:t xml:space="preserve"> — 必填，而且一開啟就已經填好公司的預設值。這和單獨的邀請表單是同一份
 目的清單，後果也一樣：櫃檯在報到時會問什麼，以及這次到訪需不需要先經過核准。
 正因為它已經預先填好，也最容易就這樣放著不管 — 如果這次是面試、送貨或 VIP 而不是
 一般會議，請改掉它。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪客車輛</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 車牌號碼，只在該會議室的地點允許時出現。看不到，那就是答案。請見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnunps7ota-xb7fs8-truv">
+      <w:hyperlink w:history="1" r:id="rIdlgczfnwj0fiz3w59qipz_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">記錄訪客的車牌號碼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">公司掛在該訪問目的下的其他自訂欄位。</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -674,51 +674,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">從此兩者連動。取消預約，到訪也會一起取消。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">走這條路的只有 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">電子郵件地址</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。預約從來沒問過你訪客的姓名、公司或電話，所以櫃檯
 也拿不到。若這些資料很重要，請改用</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvn3mxnd5m_rzosl99zjox">
+      <w:hyperlink w:history="1" r:id="rId0dsrcnbq6ake3ohzqdl9c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">邀請表單</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">客人實際收到什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一段最容易變成客服問題，所以講精確一點。</w:t>
@@ -937,51 +937,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">沒有另一封「您已獲邀來訪」的信</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。行事曆裡有會議、其他什麼都沒收到的客人
 並沒有被漏掉 — 只是通行證還沒到寄送的時候。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">你</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">還會多收到一樣東西：這條路上你就是受訪者，所以他在接待處入館的那一刻，你會
 收到電郵。而如果他在大堂螢幕上自己報到，那面螢幕會指引他前往你訂的房間。兩件事都
 在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq4eoanhhuyoqcnvnptfy0">
+      <w:hyperlink w:history="1" r:id="rIdmirpe4amioqty5dqaq_0a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪客報到時會發生什麼事</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → visiting/visitorManagementSetting (訪客管理)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1310,51 +1310,51 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6104"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">你需要的不只是客人，還有會議室。到訪跟著預約走。只有電子郵件地址，而且外部與會者要嘛全部要嘛都不</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3256"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdkh2jedsvdl3mlykuk3wal">
+            <w:hyperlink w:history="1" r:id="rIddidymvrdtujiqy9_0fmij">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">邀請表單</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6104"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">你需要的是客人，不是會議室。每位訪客都能填姓名、公司和電話，建築物和樓層由你自己選，可以精確指定誰要來，也能寫會送到訪客手上的備註</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1799,51 +1799,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhmtog3zuiqiph8mxigleb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rIdkjosi_txdhz9mi-hqqfa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdz_viyozresu3f_u6pfup_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rIdxxsdif5r1xhwijuitmbmi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor/" TargetMode="External"/><Relationship Id="rIdnunps7ota-xb7fs8-truv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rIdvn3mxnd5m_rzosl99zjox" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor/" TargetMode="External"/><Relationship Id="rIdq4eoanhhuyoqcnvnptfy0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/visiting/what-happens-when-a-visitor-checks-in/" TargetMode="External"/><Relationship Id="rIdkh2jedsvdl3mlykuk3wal" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c15e7a0173229a1f5cb8f0c32d7a53f9d1e35494.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fc2ca539d91ec5e9786cbc0b839f36cf500db36e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/78a1fa4c51c379966e7155cf355e462a2237505a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/72f94410c25eef84eca15a265ff346a19a272600.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzr7fv3e9okvftea0ivt9p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rIdo3zmhq1lsitug7ntdjqkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdbcq06hmemeo9s-hkp2fku" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rId7m71a3wshuv6pyspyyank" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor/" TargetMode="External"/><Relationship Id="rIdlgczfnwj0fiz3w59qipz_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rId0dsrcnbq6ake3ohzqdl9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor/" TargetMode="External"/><Relationship Id="rIdmirpe4amioqty5dqaq_0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/visiting/what-happens-when-a-visitor-checks-in/" TargetMode="External"/><Relationship Id="rIddidymvrdtujiqy9_0fmij" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8e7a47699fdab17adec7ad1c913d8d0b49986e12.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/70b9452dacc912d3938f8d3c277e0422aa8d2206.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e42a29dd67f8bbf620ec78258f3a0af3aa760788.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ee4341a0f920cd7ff531f1228ecc87e2a45d93b.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>預約會議室時邀請訪客</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>