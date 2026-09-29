--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduxarre4fouq4oeuxenry1">
+      <w:hyperlink w:history="1" r:id="rIdjihjwiqqpn4zqb-bmp1w2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/invite-a-visitor/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">只要有 Offision
 帳戶，任何人都可以自己登記來客，不必開管理主控台，也不必請接待處代辦。整件事就是一張表單、四個答案：什麼時候到、要去哪裡、屬於哪一類到訪、誰會來。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -716,51 +716,51 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">往下一層：建築物的樓層，整座建築物這個答案也還在。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在這裡選房間 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">不會</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 預約那個房間。如果你也需要那個房間，請把它當會議預約，然後從預約裡邀請訪客 —
 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwstlfmvtwtppuvkve9cbs">
+      <w:hyperlink w:history="1" r:id="rIdtnxjfbep9wkbq7xpy3lsj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約會議室時邀請訪客</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 選訪問目的</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪問目的是這張表單裡影響最大的欄位，也是最常被略過的一個。公司會定義一小組目的 —
@@ -1121,51 +1121,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪客下面有三列選填的，其中兩列比看起來有用：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪客車輛</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 車牌號碼與車輛類型。只有當你選的地點允許時，這一列才會出現；看不到它，那就是答案。請見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv_on63q8ypofpblg3ctdi">
+      <w:hyperlink w:history="1" r:id="rIdpvaluc5y5qzrkkjav3kip">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">記錄訪客的車牌號碼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1515,51 +1515,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">訪客通行證：到訪的時間地點、登記碼，以及接待處掃描的 QR 碼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">排程和通行證的樣式都是全公司的設定 —
 請見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjdv9nfwxbpv9303wfbg20">
+      <w:hyperlink w:history="1" r:id="rIdr9enlmvzg76oprq1qt4lt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪客證上會有什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → visiting/visitorManagementSetting (訪客管理)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1839,83 +1839,83 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那屬於訪問目的，不是你。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">接待處在訪客抵達時要求什麼。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 拍照、問卷和簽到本身都屬於櫃檯，並在目的上設定 —
 參見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh2rwff-wi4cpnc5_umzuq">
+      <w:hyperlink w:history="1" r:id="rIdxklauljrpgbgygu4vaxd4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">掃描訪客的編號為他簽到</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪客證長什麼樣、什麼時候寄出</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —
 參見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId87ko96qurw497zst_eqo5">
+      <w:hyperlink w:history="1" r:id="rId0up0nzhntrryjeggzfuly">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪客證上會顯示什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2387,51 +2387,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduxarre4fouq4oeuxenry1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/invite-a-visitor/" TargetMode="External"/><Relationship Id="rIdwstlfmvtwtppuvkve9cbs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rIdv_on63q8ypofpblg3ctdi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rIdjdv9nfwxbpv9303wfbg20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rIdh2rwff-wi4cpnc5_umzuq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/check-a-visitor-in-by-scanning-their-code/" TargetMode="External"/><Relationship Id="rId87ko96qurw497zst_eqo5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5be3a298e9cdabfb6b6afe57a34f5740dbfc40b6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ab62113471e99bf47d491206b6af5a6d76ea6949.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/38f051bb493fc17601de1e88ed436cc48a6cc2c4.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bdb0788797992d5fe11ad6d9a2617c259d9df7f4.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e7db4d4c0f0c288dbee88f7e467e7021de269f56.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2fb1912d8210cdc532a36f7ad090decb20e263c5.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/42151443120a2a958f5795ed4fff52154fd20b24.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/76a55a08a04b7da990831d63d58431629c9bd569.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2e71e67078dc9b6eb5bc7765c6c8f0ec902c1362.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a374faf3cacf498e58bd91bea1534d2e93c50ea1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6fb7d112b4e8b1e0078774102e1649fa7bb174ff.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjihjwiqqpn4zqb-bmp1w2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/invite-a-visitor/" TargetMode="External"/><Relationship Id="rIdtnxjfbep9wkbq7xpy3lsj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rIdpvaluc5y5qzrkkjav3kip" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rIdr9enlmvzg76oprq1qt4lt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rIdxklauljrpgbgygu4vaxd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/check-a-visitor-in-by-scanning-their-code/" TargetMode="External"/><Relationship Id="rId0up0nzhntrryjeggzfuly" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5be3a298e9cdabfb6b6afe57a34f5740dbfc40b6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ab62113471e99bf47d491206b6af5a6d76ea6949.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/38f051bb493fc17601de1e88ed436cc48a6cc2c4.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bdb0788797992d5fe11ad6d9a2617c259d9df7f4.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e7db4d4c0f0c288dbee88f7e467e7021de269f56.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2fb1912d8210cdc532a36f7ad090decb20e263c5.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/42151443120a2a958f5795ed4fff52154fd20b24.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/76a55a08a04b7da990831d63d58431629c9bd569.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2e71e67078dc9b6eb5bc7765c6c8f0ec902c1362.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a374faf3cacf498e58bd91bea1534d2e93c50ea1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6fb7d112b4e8b1e0078774102e1649fa7bb174ff.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>邀請訪客</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>