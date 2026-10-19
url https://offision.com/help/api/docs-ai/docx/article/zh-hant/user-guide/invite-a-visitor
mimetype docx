--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjihjwiqqpn4zqb-bmp1w2">
+      <w:hyperlink w:history="1" r:id="rId7vks7tjmyp-x-2bnidazd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/invite-a-visitor/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">只要有 Offision
 帳戶，任何人都可以自己登記來客，不必開管理主控台，也不必請接待處代辦。整件事就是一張表單、四個答案：什麼時候到、要去哪裡、屬於哪一類到訪、誰會來。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -716,51 +716,51 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">往下一層：建築物的樓層，整座建築物這個答案也還在。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在這裡選房間 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">不會</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 預約那個房間。如果你也需要那個房間，請把它當會議預約，然後從預約裡邀請訪客 —
 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtnxjfbep9wkbq7xpy3lsj">
+      <w:hyperlink w:history="1" r:id="rIdfw1uczgwrv4fj2otnfewo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約會議室時邀請訪客</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 選訪問目的</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪問目的是這張表單裡影響最大的欄位，也是最常被略過的一個。公司會定義一小組目的 —
@@ -1121,51 +1121,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪客下面有三列選填的，其中兩列比看起來有用：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪客車輛</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 車牌號碼與車輛類型。只有當你選的地點允許時，這一列才會出現；看不到它，那就是答案。請見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpvaluc5y5qzrkkjav3kip">
+      <w:hyperlink w:history="1" r:id="rId3jdyrxdps02vcsbu0ymqh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">記錄訪客的車牌號碼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1515,51 +1515,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">訪客通行證：到訪的時間地點、登記碼，以及接待處掃描的 QR 碼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">排程和通行證的樣式都是全公司的設定 —
 請見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr9enlmvzg76oprq1qt4lt">
+      <w:hyperlink w:history="1" r:id="rIdfuibgiuox7yhcewcrpgxj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪客證上會有什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → visiting/visitorManagementSetting (訪客管理)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1839,83 +1839,83 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那屬於訪問目的，不是你。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">接待處在訪客抵達時要求什麼。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 拍照、問卷和簽到本身都屬於櫃檯，並在目的上設定 —
 參見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxklauljrpgbgygu4vaxd4">
+      <w:hyperlink w:history="1" r:id="rId2kn409dch1__whnnmtrss">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">掃描訪客的編號為他簽到</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪客證長什麼樣、什麼時候寄出</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —
 參見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0up0nzhntrryjeggzfuly">
+      <w:hyperlink w:history="1" r:id="rIdwgwiayldr7wfvqmlci6pj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪客證上會顯示什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2387,51 +2387,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjihjwiqqpn4zqb-bmp1w2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/invite-a-visitor/" TargetMode="External"/><Relationship Id="rIdtnxjfbep9wkbq7xpy3lsj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rIdpvaluc5y5qzrkkjav3kip" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rIdr9enlmvzg76oprq1qt4lt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rIdxklauljrpgbgygu4vaxd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/check-a-visitor-in-by-scanning-their-code/" TargetMode="External"/><Relationship Id="rId0up0nzhntrryjeggzfuly" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5be3a298e9cdabfb6b6afe57a34f5740dbfc40b6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ab62113471e99bf47d491206b6af5a6d76ea6949.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/38f051bb493fc17601de1e88ed436cc48a6cc2c4.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bdb0788797992d5fe11ad6d9a2617c259d9df7f4.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e7db4d4c0f0c288dbee88f7e467e7021de269f56.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2fb1912d8210cdc532a36f7ad090decb20e263c5.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/42151443120a2a958f5795ed4fff52154fd20b24.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/76a55a08a04b7da990831d63d58431629c9bd569.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2e71e67078dc9b6eb5bc7765c6c8f0ec902c1362.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a374faf3cacf498e58bd91bea1534d2e93c50ea1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6fb7d112b4e8b1e0078774102e1649fa7bb174ff.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7vks7tjmyp-x-2bnidazd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/invite-a-visitor/" TargetMode="External"/><Relationship Id="rIdfw1uczgwrv4fj2otnfewo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rId3jdyrxdps02vcsbu0ymqh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rIdfuibgiuox7yhcewcrpgxj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rId2kn409dch1__whnnmtrss" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/check-a-visitor-in-by-scanning-their-code/" TargetMode="External"/><Relationship Id="rIdwgwiayldr7wfvqmlci6pj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fb69dcc53361c929138601a4e4b7a3b0775a7452.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e14a246b5bb7e80f51905e8f4a76d24f0b0735b0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6dcca98c3c26db79d91b28f7b012e448c5c8f0ba.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/396b3c0e94ed3686d6efbe977e6dfb5dd5d63657.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/207e150161af7b692fff454eb6fb0cc1953cf997.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6ce32d1a6c3c61229edff3641bd0050348d8e137.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/611955ca30f758f3e8f9907879340312b3bd4b28.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dd80c47aab1656bcff11de7626d82b967c876dfc.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/248ca9edf7c8f72a78017b92924c0a86ac029c30.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e8af9d5803097857ac13bcec4227c79af9e13fa6.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eaa6176698a77a9a3b0a6f0827e7d680e8fb69e7.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>邀請訪客</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>