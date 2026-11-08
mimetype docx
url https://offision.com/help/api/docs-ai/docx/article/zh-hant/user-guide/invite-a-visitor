--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7vks7tjmyp-x-2bnidazd">
+      <w:hyperlink w:history="1" r:id="rIdi467-8sq802jl4usb701i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/invite-a-visitor/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">只要有 Offision
 帳戶，任何人都可以自己登記來客，不必開管理主控台，也不必請接待處代辦。整件事就是一張表單、四個答案：什麼時候到、要去哪裡、屬於哪一類到訪、誰會來。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -716,51 +716,51 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">往下一層：建築物的樓層，整座建築物這個答案也還在。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在這裡選房間 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">不會</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 預約那個房間。如果你也需要那個房間，請把它當會議預約，然後從預約裡邀請訪客 —
 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfw1uczgwrv4fj2otnfewo">
+      <w:hyperlink w:history="1" r:id="rIdjebwfxijaprzjxwtdf7jk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約會議室時邀請訪客</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 選訪問目的</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪問目的是這張表單裡影響最大的欄位，也是最常被略過的一個。公司會定義一小組目的 —
@@ -1121,51 +1121,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪客下面有三列選填的，其中兩列比看起來有用：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪客車輛</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 車牌號碼與車輛類型。只有當你選的地點允許時，這一列才會出現；看不到它，那就是答案。請見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3jdyrxdps02vcsbu0ymqh">
+      <w:hyperlink w:history="1" r:id="rIdib7ya0ea7lfba5txvhj4q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">記錄訪客的車牌號碼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1515,51 +1515,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">訪客通行證：到訪的時間地點、登記碼，以及接待處掃描的 QR 碼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">排程和通行證的樣式都是全公司的設定 —
 請見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfuibgiuox7yhcewcrpgxj">
+      <w:hyperlink w:history="1" r:id="rIdezplmjmtpqq-vyf2bmgyc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪客證上會有什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → visiting/visitorManagementSetting (訪客管理)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1839,83 +1839,83 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那屬於訪問目的，不是你。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">接待處在訪客抵達時要求什麼。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 拍照、問卷和簽到本身都屬於櫃檯，並在目的上設定 —
 參見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2kn409dch1__whnnmtrss">
+      <w:hyperlink w:history="1" r:id="rIdkt3pxmzuk9bqbs_8qqi0i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">掃描訪客的編號為他簽到</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪客證長什麼樣、什麼時候寄出</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —
 參見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwgwiayldr7wfvqmlci6pj">
+      <w:hyperlink w:history="1" r:id="rId2uul-v41oy80ebpkqazhv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪客證上會顯示什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2387,51 +2387,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7vks7tjmyp-x-2bnidazd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/invite-a-visitor/" TargetMode="External"/><Relationship Id="rIdfw1uczgwrv4fj2otnfewo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rId3jdyrxdps02vcsbu0ymqh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rIdfuibgiuox7yhcewcrpgxj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rId2kn409dch1__whnnmtrss" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/check-a-visitor-in-by-scanning-their-code/" TargetMode="External"/><Relationship Id="rIdwgwiayldr7wfvqmlci6pj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fb69dcc53361c929138601a4e4b7a3b0775a7452.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e14a246b5bb7e80f51905e8f4a76d24f0b0735b0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6dcca98c3c26db79d91b28f7b012e448c5c8f0ba.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/396b3c0e94ed3686d6efbe977e6dfb5dd5d63657.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/207e150161af7b692fff454eb6fb0cc1953cf997.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6ce32d1a6c3c61229edff3641bd0050348d8e137.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/611955ca30f758f3e8f9907879340312b3bd4b28.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dd80c47aab1656bcff11de7626d82b967c876dfc.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/248ca9edf7c8f72a78017b92924c0a86ac029c30.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e8af9d5803097857ac13bcec4227c79af9e13fa6.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eaa6176698a77a9a3b0a6f0827e7d680e8fb69e7.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdi467-8sq802jl4usb701i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/invite-a-visitor/" TargetMode="External"/><Relationship Id="rIdjebwfxijaprzjxwtdf7jk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rIdib7ya0ea7lfba5txvhj4q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rIdezplmjmtpqq-vyf2bmgyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rIdkt3pxmzuk9bqbs_8qqi0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/check-a-visitor-in-by-scanning-their-code/" TargetMode="External"/><Relationship Id="rId2uul-v41oy80ebpkqazhv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fb69dcc53361c929138601a4e4b7a3b0775a7452.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e14a246b5bb7e80f51905e8f4a76d24f0b0735b0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6dcca98c3c26db79d91b28f7b012e448c5c8f0ba.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/396b3c0e94ed3686d6efbe977e6dfb5dd5d63657.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/207e150161af7b692fff454eb6fb0cc1953cf997.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6ce32d1a6c3c61229edff3641bd0050348d8e137.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/611955ca30f758f3e8f9907879340312b3bd4b28.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dd80c47aab1656bcff11de7626d82b967c876dfc.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/248ca9edf7c8f72a78017b92924c0a86ac029c30.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e8af9d5803097857ac13bcec4227c79af9e13fa6.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eaa6176698a77a9a3b0a6f0827e7d680e8fb69e7.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>邀請訪客</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>