--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在手機或平板安裝 Offision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">從 App Store 或 Google Play 取得 Offision 應用程式的步驟、各商店對裝置的要求、 沒有 Play 商店時可用的安裝檔，以及手機應用程式能做到而瀏覽器做不到的事。</w:t>
+        <w:t xml:space="preserve">從 App Store 或 Google Play 取得 Offision 應用程式的步驟、各商店對裝置的要求、沒有 Play 商店時可用的安裝檔，以及手機應用程式能做到而瀏覽器做不到的事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6kpc9kmyoba5s4ekelshh">
+      <w:hyperlink w:history="1" r:id="rId9gx0ivtnjahexk1ecotx9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/install-offision-on-your-phone-or-tablet/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">手機應用程式裡面就是瀏覽器上的那個 Offision，只是包了一層，好讓它用得到手機
 本身的硬體。要裝它的理由就在這裡：鏡頭，以及你人站在哪裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -126,51 +126,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在 App Store 搜尋 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Offision</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，發行者是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ONEs Software Ltd.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，或直接開啟
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdudpjc6uxmu1stchuh_j2t">
+      <w:hyperlink w:history="1" r:id="rIdadtc1pft59kohsfl3jxnm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">App Store 上的 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2286000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="app-store-offision-listing" descr="App Store 頁面。安裝前先確認開發者是 ONEs Software Ltd." title="App Store 頁面。安裝前先確認開發者是 ONEs Software Ltd."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -255,51 +255,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在 Google Play 搜尋 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Offision</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，發行者是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ONES Software</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，或直接開啟
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId79habtgxjsvcwggodytf3">
+      <w:hyperlink w:history="1" r:id="rIda-_9barcub3bvwdzaqr43">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Play 上的 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，
 再選 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">安裝</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
@@ -348,82 +348,82 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Google Play 頁面，安裝鍵在這裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">有些由公司控管的 Android 手機根本沒有 Play 商店。Offision 為此直接提供安裝檔
 ——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhchttlnf916t3yjr3tnh5">
+      <w:hyperlink w:history="1" r:id="rIdfxzss7kwgeic4hbp5iyjf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">offision.apk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 ——你的 IT 團隊可以用推送其他應用程式的同一套方式送到手機上。手動安裝代表要
 允許來自商店以外的安裝，所以請先問過他們，不要自己把那個開關關掉。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 登入</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">打開應用程式，照著在瀏覽器裡的方式登入：公司電郵，然後密碼。步驟以及每一種
 拒絕訊息的意思，都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq3jykipisy5hlffqutnkc">
+      <w:hyperlink w:history="1" r:id="rIdoxmexgiwiy13aixdwbajv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">登入 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡沒有 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">記住我</w:t>
       </w:r>
@@ -479,51 +479,51 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">為要求你人真的在場的會議室 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">用位置簽到</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩者都寫在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2boz8bb7pen1s5fco8fxr">
+      <w:hyperlink w:history="1" r:id="rIdpyj_c-g4mbjbix7ndczcz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用 QR 碼與 GPS 簽到</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 如果貴公司用了其中任何一種，手機應用程式就不只是方便——那是完成簽到的唯一
 方式。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在 Mac 上</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -531,51 +531,51 @@
         <w:t xml:space="preserve">iPhone 應用程式可以裝在採用 Apple 晶片的 Mac 上，但 Apple 會標示
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">「未針對 macOS 驗證」</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——它沒有針對那個環境測試過，而且是把手機版面放到桌機
 螢幕上。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Mac 請用 Mac 應用程式</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，那是另一個下載，請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId45muppt770pjt5iwrmbwc">
+      <w:hyperlink w:history="1" r:id="rIdaweq6ztydzcgovsivgzkz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">安裝 Offision 桌面應用程式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">確認裝好了</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在應用程式裡建立一筆預約，再用瀏覽器開 Offision，確認同一筆預約在那裡。在的話，
@@ -1017,51 +1017,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6kpc9kmyoba5s4ekelshh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/install-offision-on-your-phone-or-tablet/" TargetMode="External"/><Relationship Id="rIdudpjc6uxmu1stchuh_j2t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.apple.com/us/app/offision/id6470773805" TargetMode="External"/><Relationship Id="rId79habtgxjsvcwggodytf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://play.google.com/store/apps/details?id=com.offision.app" TargetMode="External"/><Relationship Id="rIdhchttlnf916t3yjr3tnh5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offisioninstallers.blob.core.windows.net/%24web/android/offision.apk" TargetMode="External"/><Relationship Id="rIdq3jykipisy5hlffqutnkc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-offision/" TargetMode="External"/><Relationship Id="rId2boz8bb7pen1s5fco8fxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rId45muppt770pjt5iwrmbwc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-offision-desktop-app/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3d62e7dfc42a95ce64f23bce47e1f657f666ea9a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3e3125c37ff142eb09498945d9887b5ed5eaabfb.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId9gx0ivtnjahexk1ecotx9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/install-offision-on-your-phone-or-tablet/" TargetMode="External"/><Relationship Id="rIdadtc1pft59kohsfl3jxnm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.apple.com/us/app/offision/id6470773805" TargetMode="External"/><Relationship Id="rIda-_9barcub3bvwdzaqr43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://play.google.com/store/apps/details?id=com.offision.app" TargetMode="External"/><Relationship Id="rIdfxzss7kwgeic4hbp5iyjf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offisioninstallers.blob.core.windows.net/%24web/android/offision.apk" TargetMode="External"/><Relationship Id="rIdoxmexgiwiy13aixdwbajv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdpyj_c-g4mbjbix7ndczcz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdaweq6ztydzcgovsivgzkz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-offision-desktop-app/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3d62e7dfc42a95ce64f23bce47e1f657f666ea9a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3e3125c37ff142eb09498945d9887b5ed5eaabfb.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在手機或平板安裝 Offision</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>