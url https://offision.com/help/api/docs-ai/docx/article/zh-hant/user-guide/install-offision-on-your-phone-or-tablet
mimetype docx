--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9gx0ivtnjahexk1ecotx9">
+      <w:hyperlink w:history="1" r:id="rIdtayrlsyer2iovpd5oco5g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/install-offision-on-your-phone-or-tablet/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">手機應用程式裡面就是瀏覽器上的那個 Offision，只是包了一層，好讓它用得到手機
 本身的硬體。要裝它的理由就在這裡：鏡頭，以及你人站在哪裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -126,51 +126,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在 App Store 搜尋 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Offision</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，發行者是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ONEs Software Ltd.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，或直接開啟
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdadtc1pft59kohsfl3jxnm">
+      <w:hyperlink w:history="1" r:id="rIdzg8wfts6votj3clyo4mpk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">App Store 上的 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2286000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="app-store-offision-listing" descr="App Store 頁面。安裝前先確認開發者是 ONEs Software Ltd." title="App Store 頁面。安裝前先確認開發者是 ONEs Software Ltd."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -255,51 +255,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在 Google Play 搜尋 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Offision</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，發行者是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ONES Software</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，或直接開啟
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda-_9barcub3bvwdzaqr43">
+      <w:hyperlink w:history="1" r:id="rIdckfhgenov8nb1ue15adqr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Play 上的 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，
 再選 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">安裝</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
@@ -348,82 +348,82 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Google Play 頁面，安裝鍵在這裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">有些由公司控管的 Android 手機根本沒有 Play 商店。Offision 為此直接提供安裝檔
 ——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfxzss7kwgeic4hbp5iyjf">
+      <w:hyperlink w:history="1" r:id="rIdv3mjgdicuh60gsriihdsj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">offision.apk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 ——你的 IT 團隊可以用推送其他應用程式的同一套方式送到手機上。手動安裝代表要
 允許來自商店以外的安裝，所以請先問過他們，不要自己把那個開關關掉。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 登入</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">打開應用程式，照著在瀏覽器裡的方式登入：公司電郵，然後密碼。步驟以及每一種
 拒絕訊息的意思，都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoxmexgiwiy13aixdwbajv">
+      <w:hyperlink w:history="1" r:id="rId5qx50gf6kayusvgom_kyi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">登入 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡沒有 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">記住我</w:t>
       </w:r>
@@ -479,51 +479,51 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">為要求你人真的在場的會議室 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">用位置簽到</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩者都寫在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpyj_c-g4mbjbix7ndczcz">
+      <w:hyperlink w:history="1" r:id="rIdqlpupnenflsfxqtxke1jp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用 QR 碼與 GPS 簽到</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 如果貴公司用了其中任何一種，手機應用程式就不只是方便——那是完成簽到的唯一
 方式。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在 Mac 上</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -531,51 +531,51 @@
         <w:t xml:space="preserve">iPhone 應用程式可以裝在採用 Apple 晶片的 Mac 上，但 Apple 會標示
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">「未針對 macOS 驗證」</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——它沒有針對那個環境測試過，而且是把手機版面放到桌機
 螢幕上。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Mac 請用 Mac 應用程式</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，那是另一個下載，請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaweq6ztydzcgovsivgzkz">
+      <w:hyperlink w:history="1" r:id="rId2-xfog2bo59qu1qw-fcry">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">安裝 Offision 桌面應用程式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">確認裝好了</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在應用程式裡建立一筆預約，再用瀏覽器開 Offision，確認同一筆預約在那裡。在的話，
@@ -1017,51 +1017,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId9gx0ivtnjahexk1ecotx9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/install-offision-on-your-phone-or-tablet/" TargetMode="External"/><Relationship Id="rIdadtc1pft59kohsfl3jxnm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.apple.com/us/app/offision/id6470773805" TargetMode="External"/><Relationship Id="rIda-_9barcub3bvwdzaqr43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://play.google.com/store/apps/details?id=com.offision.app" TargetMode="External"/><Relationship Id="rIdfxzss7kwgeic4hbp5iyjf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offisioninstallers.blob.core.windows.net/%24web/android/offision.apk" TargetMode="External"/><Relationship Id="rIdoxmexgiwiy13aixdwbajv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdpyj_c-g4mbjbix7ndczcz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdaweq6ztydzcgovsivgzkz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-offision-desktop-app/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3d62e7dfc42a95ce64f23bce47e1f657f666ea9a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3e3125c37ff142eb09498945d9887b5ed5eaabfb.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtayrlsyer2iovpd5oco5g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/install-offision-on-your-phone-or-tablet/" TargetMode="External"/><Relationship Id="rIdzg8wfts6votj3clyo4mpk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.apple.com/us/app/offision/id6470773805" TargetMode="External"/><Relationship Id="rIdckfhgenov8nb1ue15adqr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://play.google.com/store/apps/details?id=com.offision.app" TargetMode="External"/><Relationship Id="rIdv3mjgdicuh60gsriihdsj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offisioninstallers.blob.core.windows.net/%24web/android/offision.apk" TargetMode="External"/><Relationship Id="rId5qx50gf6kayusvgom_kyi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdqlpupnenflsfxqtxke1jp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rId2-xfog2bo59qu1qw-fcry" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-offision-desktop-app/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4e1ec11749897850b847e4a3772b4fa232e672b3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dbb25cb4bda5d215c4dd5c79d2595a07b6e3d345.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在手機或平板安裝 Offision</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>