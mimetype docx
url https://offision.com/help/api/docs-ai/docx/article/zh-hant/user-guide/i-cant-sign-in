--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,116 +26,116 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">我無法登入 Offision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">登入畫面可能用來拒絕你的每一則訊息、每一則真正的意思、你自己能做什麼，以及做不到 時要轉告管理員的一句話修正方法。</w:t>
+        <w:t xml:space="preserve">登入畫面可能用來拒絕你的每一則訊息、每一則真正的意思、你自己能做什麼，以及做不到時要轉告管理員的一句話修正方法。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdojiimv_yiseca6mhf_3il">
+      <w:hyperlink w:history="1" r:id="rIde_vgfklxdovhmi5eoiybk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/i-cant-sign-in/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">你能走到哪一步？:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 如果你能走到密碼欄，按下</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">下一步</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">之後出現一則訊息，這一頁就是為你寫的——在下面找
 那則訊息。如果頁面根本打不開，或說無法連線到伺服器，那是你的網路問題，不是帳戶。
 如果只是不確定密碼，直接去</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0rfv--pgcfheyjyorsnon">
+      <w:hyperlink w:history="1" r:id="rIdnsnz4yycwvbcphnieyehp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">重設忘記的密碼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">登入卡片拒絕你的方式只有幾種，每一種對應不同的修正。有些訊息無論你用什麼語言都以
 英文顯示——這是預期的，這裡照原文引用，方便你比對。每個解法最後都寫了管理員在你
 帳戶上要做的事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
@@ -250,51 +250,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">確認沒有顯示 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Caps lock 已打開</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，再試一次。如果沒把握，按</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">忘記密碼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">並依照
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdusfcmtlf3kp8r1xwsji5w">
+      <w:hyperlink w:history="1" r:id="rIdmhzydt-yfu-_mtjx-ogah">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">重設忘記的密碼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">操作。如果你有多個工作電郵，試試
 另一個。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每次錯誤嘗試都會計入鎖定次數，所以不要一直亂猜。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -372,51 +372,51 @@
         </w:rPr>
         <w:t xml:space="preserve">輸入您的工作電子郵件</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">畫面（用來找出你屬於
 哪個 Offision）說的同一件事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">要麼你還沒被邀請，要麼你開的是別家公司的登入頁。向邀請你的人確認他用的地址，並在
 邀請電郵裡找正確的連結。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">*管理員：*新增這個人並發送邀請；見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId607prjmhf4b2ssyvb0npu">
+      <w:hyperlink w:history="1" r:id="rIdvhjm5zzx-qf_ym83y7ldd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">帳戶狀態的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 3 — Identity Locked Out</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (common)</w:t>
       </w:r>
@@ -564,51 +564,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，或開啟</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">資源回收筒</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">並</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">恢復</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzdxdmz8yx_5g5mxfbc74x">
+      <w:hyperlink w:history="1" r:id="rIdvzhcazc4hc6k3er0veyjj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">帳戶狀態的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 5 — Invalid Two Factor Code，或 Two Factor Session Expired</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (less common)</w:t>
       </w:r>
@@ -1284,51 +1284,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdojiimv_yiseca6mhf_3il" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/i-cant-sign-in/" TargetMode="External"/><Relationship Id="rId0rfv--pgcfheyjyorsnon" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rIdusfcmtlf3kp8r1xwsji5w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rId607prjmhf4b2ssyvb0npu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-account-status-works/" TargetMode="External"/><Relationship Id="rIdzdxdmz8yx_5g5mxfbc74x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-account-status-works/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ad1e10893aa37a207ddc7448f9597cd2856eda07.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIde_vgfklxdovhmi5eoiybk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/i-cant-sign-in/" TargetMode="External"/><Relationship Id="rIdnsnz4yycwvbcphnieyehp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rIdmhzydt-yfu-_mtjx-ogah" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rIdvhjm5zzx-qf_ym83y7ldd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-account-status-works/" TargetMode="External"/><Relationship Id="rIdvzhcazc4hc6k3er0veyjj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-account-status-works/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ad1e10893aa37a207ddc7448f9597cd2856eda07.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>我無法登入 Offision</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>