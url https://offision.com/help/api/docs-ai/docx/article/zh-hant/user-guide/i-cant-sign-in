--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,90 +52,90 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde_vgfklxdovhmi5eoiybk">
+      <w:hyperlink w:history="1" r:id="rIdmc52viboeell6h-ikzhrn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/i-cant-sign-in/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">你能走到哪一步？:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 如果你能走到密碼欄，按下</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">下一步</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">之後出現一則訊息，這一頁就是為你寫的——在下面找
 那則訊息。如果頁面根本打不開，或說無法連線到伺服器，那是你的網路問題，不是帳戶。
 如果只是不確定密碼，直接去</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnsnz4yycwvbcphnieyehp">
+      <w:hyperlink w:history="1" r:id="rIdcr04pphce-vss3xctg7dg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">重設忘記的密碼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">登入卡片拒絕你的方式只有幾種，每一種對應不同的修正。有些訊息無論你用什麼語言都以
 英文顯示——這是預期的，這裡照原文引用，方便你比對。每個解法最後都寫了管理員在你
 帳戶上要做的事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
@@ -250,51 +250,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">確認沒有顯示 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Caps lock 已打開</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，再試一次。如果沒把握，按</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">忘記密碼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">並依照
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmhzydt-yfu-_mtjx-ogah">
+      <w:hyperlink w:history="1" r:id="rIdxlnxxyx-7dgycw-dazgdk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">重設忘記的密碼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">操作。如果你有多個工作電郵，試試
 另一個。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每次錯誤嘗試都會計入鎖定次數，所以不要一直亂猜。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -372,51 +372,51 @@
         </w:rPr>
         <w:t xml:space="preserve">輸入您的工作電子郵件</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">畫面（用來找出你屬於
 哪個 Offision）說的同一件事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">要麼你還沒被邀請，要麼你開的是別家公司的登入頁。向邀請你的人確認他用的地址，並在
 邀請電郵裡找正確的連結。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">*管理員：*新增這個人並發送邀請；見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvhjm5zzx-qf_ym83y7ldd">
+      <w:hyperlink w:history="1" r:id="rId0vdpj2uwyr9ne99yw4i-b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">帳戶狀態的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 3 — Identity Locked Out</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (common)</w:t>
       </w:r>
@@ -564,51 +564,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，或開啟</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">資源回收筒</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">並</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">恢復</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvzhcazc4hc6k3er0veyjj">
+      <w:hyperlink w:history="1" r:id="rIdosesepq-pdcbgawlfbut0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">帳戶狀態的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 5 — Invalid Two Factor Code，或 Two Factor Session Expired</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (less common)</w:t>
       </w:r>
@@ -1284,51 +1284,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIde_vgfklxdovhmi5eoiybk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/i-cant-sign-in/" TargetMode="External"/><Relationship Id="rIdnsnz4yycwvbcphnieyehp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rIdmhzydt-yfu-_mtjx-ogah" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rIdvhjm5zzx-qf_ym83y7ldd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-account-status-works/" TargetMode="External"/><Relationship Id="rIdvzhcazc4hc6k3er0veyjj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-account-status-works/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ad1e10893aa37a207ddc7448f9597cd2856eda07.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmc52viboeell6h-ikzhrn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/i-cant-sign-in/" TargetMode="External"/><Relationship Id="rIdcr04pphce-vss3xctg7dg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rIdxlnxxyx-7dgycw-dazgdk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rId0vdpj2uwyr9ne99yw4i-b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-account-status-works/" TargetMode="External"/><Relationship Id="rIdosesepq-pdcbgawlfbut0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-account-status-works/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/335d9534a7a366dbab7aafcd08ff08c73187da00.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>我無法登入 Offision</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>