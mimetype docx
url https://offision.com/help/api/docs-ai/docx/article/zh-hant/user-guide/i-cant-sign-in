--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -52,90 +52,90 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmc52viboeell6h-ikzhrn">
+      <w:hyperlink w:history="1" r:id="rIdnr6dhfn8o0q-pt92ceh8g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/i-cant-sign-in/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">你能走到哪一步？:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 如果你能走到密碼欄，按下</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">下一步</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">之後出現一則訊息，這一頁就是為你寫的——在下面找
 那則訊息。如果頁面根本打不開，或說無法連線到伺服器，那是你的網路問題，不是帳戶。
 如果只是不確定密碼，直接去</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcr04pphce-vss3xctg7dg">
+      <w:hyperlink w:history="1" r:id="rId9taxmazuvsp6vsqt0cjke">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">重設忘記的密碼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">登入卡片拒絕你的方式只有幾種，每一種對應不同的修正。有些訊息無論你用什麼語言都以
 英文顯示——這是預期的，這裡照原文引用，方便你比對。每個解法最後都寫了管理員在你
 帳戶上要做的事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
@@ -250,51 +250,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">確認沒有顯示 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Caps lock 已打開</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，再試一次。如果沒把握，按</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">忘記密碼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">並依照
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxlnxxyx-7dgycw-dazgdk">
+      <w:hyperlink w:history="1" r:id="rIdczvzlob0infedoj__qisz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">重設忘記的密碼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">操作。如果你有多個工作電郵，試試
 另一個。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每次錯誤嘗試都會計入鎖定次數，所以不要一直亂猜。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -372,51 +372,51 @@
         </w:rPr>
         <w:t xml:space="preserve">輸入您的工作電子郵件</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">畫面（用來找出你屬於
 哪個 Offision）說的同一件事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">要麼你還沒被邀請，要麼你開的是別家公司的登入頁。向邀請你的人確認他用的地址，並在
 邀請電郵裡找正確的連結。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">*管理員：*新增這個人並發送邀請；見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0vdpj2uwyr9ne99yw4i-b">
+      <w:hyperlink w:history="1" r:id="rIdppsa954h_yyg7zywuhx7k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">帳戶狀態的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 3 — Identity Locked Out</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (common)</w:t>
       </w:r>
@@ -564,51 +564,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，或開啟</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">資源回收筒</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">並</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">恢復</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdosesepq-pdcbgawlfbut0">
+      <w:hyperlink w:history="1" r:id="rIdv62rajvecrbe6ofowkpef">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">帳戶狀態的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 5 — Invalid Two Factor Code，或 Two Factor Session Expired</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (less common)</w:t>
       </w:r>
@@ -1284,51 +1284,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmc52viboeell6h-ikzhrn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/i-cant-sign-in/" TargetMode="External"/><Relationship Id="rIdcr04pphce-vss3xctg7dg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rIdxlnxxyx-7dgycw-dazgdk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rId0vdpj2uwyr9ne99yw4i-b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-account-status-works/" TargetMode="External"/><Relationship Id="rIdosesepq-pdcbgawlfbut0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-account-status-works/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/335d9534a7a366dbab7aafcd08ff08c73187da00.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnr6dhfn8o0q-pt92ceh8g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/i-cant-sign-in/" TargetMode="External"/><Relationship Id="rId9taxmazuvsp6vsqt0cjke" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rIdczvzlob0infedoj__qisz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rIdppsa954h_yyg7zywuhx7k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-account-status-works/" TargetMode="External"/><Relationship Id="rIdv62rajvecrbe6ofowkpef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-account-status-works/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/335d9534a7a366dbab7aafcd08ff08c73187da00.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>我無法登入 Offision</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>