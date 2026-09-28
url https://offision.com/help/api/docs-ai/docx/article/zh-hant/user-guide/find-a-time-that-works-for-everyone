--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">找出所有人都有空的會議時間</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Offision 不能打開同事的行事曆，但預約表單會替你查：每位受邀者旁邊都有 一個空閒／忙碌的狀態點，而「檢查可用時間」會直接找出一個所有人都有空 的時段——連會議室一併找好。</w:t>
+        <w:t xml:space="preserve">Offision 不能打開同事的行事曆，但預約表單會替你查：每位受邀者旁邊都有一個空閒／忙碌的狀態點，而「檢查可用時間」會直接找出一個所有人都有空的時段——連會議室一併找好。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsaffmgoetacc8314-bfuq">
+      <w:hyperlink w:history="1" r:id="rIdlen9fvso-sdhs0fuyi8om">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/find-a-time-that-works-for-everyone/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 從來不會把同事的行事曆攤開給你看。它給你的是你真正需要的那一項：
 對方到底有沒有空——就在預約表單上，每一位你邀請的人都有，而且在你敲定時間
 之前就看得到。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -119,93 +119,93 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">檢查可用時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">按鈕則把與會者清單變成一個日曆，替你找出一個所有
 人都有空的時段——連會議室一併找好。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">查得到誰的空閒狀態？:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 同事的空閒／忙碌來自他在 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsahkjgvzetn3i6jofia4p">
+      <w:hyperlink w:history="1" r:id="rIdtu9dzwbvcel-dypvuyxyp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft
 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr9qb48s6n72wta0y4lgqg">
+      <w:hyperlink w:history="1" r:id="rIddrqo9odumixkwbi96-28t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google
 Workspace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 或 Exchange
 的工作行事曆，所以只對貴公司已連接這些服務的人有效。其他人顯示灰色點——
 不是有空，也不是忙碌，只是查不到。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每位與會者旁邊的點</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">照著</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp2liv5jlakcjrfa8w3thg">
+      <w:hyperlink w:history="1" r:id="rIdwawo2ye3wqupe_-jdugql">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建立預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">的方式邀請人，每個人都會變成一個帶著小
 點的標籤：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -254,51 +254,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——查不到行事曆資料。用電郵地址邀請的公司以外的人一定是灰色，
 帳戶沒有連接工作行事曆的同事也是。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">紫色</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——以訪客身分邀請；參見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1a7sjo4urh_uyoztoukup">
+      <w:hyperlink w:history="1" r:id="rIdh-6pdv77rgyzpopmjyeye">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約會議室時順便邀請訪
 客</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">空心的點代表這位與會者是可選而非必須。每次你改動預約時間或名單，這些點都
 會重新檢查一次——而當某位</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -682,51 +682,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">它不會給你看的東西</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">永遠看不到內容。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 沒有主旨、沒有地點、沒有名單——只知道那個時段被佔
 用了。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-lr3rt-mnmg_ocpvvuwhk">
+      <w:hyperlink w:history="1" r:id="rIdn--tq3kw6nbof9b_znnlf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">私人預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">在這裡也一樣：算作忙碌，但
 什麼都不透露。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1203,51 +1203,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsaffmgoetacc8314-bfuq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rIdsahkjgvzetn3i6jofia4p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdr9qb48s6n72wta0y4lgqg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdp2liv5jlakcjrfa8w3thg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rId1a7sjo4urh_uyoztoukup" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rId-lr3rt-mnmg_ocpvvuwhk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-a-booking-private/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/868680a9c73dd2645ccb483d535e3e18eaebd191.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f257c75020189361fb7d0412f8c0d24a02402103.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlen9fvso-sdhs0fuyi8om" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rIdtu9dzwbvcel-dypvuyxyp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIddrqo9odumixkwbi96-28t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdwawo2ye3wqupe_-jdugql" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdh-6pdv77rgyzpopmjyeye" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rIdn--tq3kw6nbof9b_znnlf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-a-booking-private/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/868680a9c73dd2645ccb483d535e3e18eaebd191.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f257c75020189361fb7d0412f8c0d24a02402103.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>找出所有人都有空的會議時間</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>