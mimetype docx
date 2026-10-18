--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlen9fvso-sdhs0fuyi8om">
+      <w:hyperlink w:history="1" r:id="rIdxftsymyanb8_-u6rwggik">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/find-a-time-that-works-for-everyone/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 從來不會把同事的行事曆攤開給你看。它給你的是你真正需要的那一項：
 對方到底有沒有空——就在預約表單上，每一位你邀請的人都有，而且在你敲定時間
 之前就看得到。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -119,93 +119,93 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">檢查可用時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">按鈕則把與會者清單變成一個日曆，替你找出一個所有
 人都有空的時段——連會議室一併找好。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">查得到誰的空閒狀態？:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 同事的空閒／忙碌來自他在 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtu9dzwbvcel-dypvuyxyp">
+      <w:hyperlink w:history="1" r:id="rIdhvouamrx1cr4gsubszz8j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft
 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddrqo9odumixkwbi96-28t">
+      <w:hyperlink w:history="1" r:id="rIdejkox-geluzk4cbp2mpwi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google
 Workspace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 或 Exchange
 的工作行事曆，所以只對貴公司已連接這些服務的人有效。其他人顯示灰色點——
 不是有空，也不是忙碌，只是查不到。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每位與會者旁邊的點</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">照著</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwawo2ye3wqupe_-jdugql">
+      <w:hyperlink w:history="1" r:id="rId7trif21tfs18mkvzv27rd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建立預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">的方式邀請人，每個人都會變成一個帶著小
 點的標籤：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -254,51 +254,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——查不到行事曆資料。用電郵地址邀請的公司以外的人一定是灰色，
 帳戶沒有連接工作行事曆的同事也是。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">紫色</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——以訪客身分邀請；參見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh-6pdv77rgyzpopmjyeye">
+      <w:hyperlink w:history="1" r:id="rId5uwhfzd_sgtevlql1mmbe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約會議室時順便邀請訪
 客</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">空心的點代表這位與會者是可選而非必須。每次你改動預約時間或名單，這些點都
 會重新檢查一次——而當某位</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -682,51 +682,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">它不會給你看的東西</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">永遠看不到內容。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 沒有主旨、沒有地點、沒有名單——只知道那個時段被佔
 用了。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn--tq3kw6nbof9b_znnlf">
+      <w:hyperlink w:history="1" r:id="rIdayz6zhbjmfbbpmkn5klix">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">私人預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">在這裡也一樣：算作忙碌，但
 什麼都不透露。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1203,51 +1203,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlen9fvso-sdhs0fuyi8om" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rIdtu9dzwbvcel-dypvuyxyp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIddrqo9odumixkwbi96-28t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdwawo2ye3wqupe_-jdugql" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdh-6pdv77rgyzpopmjyeye" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rIdn--tq3kw6nbof9b_znnlf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-a-booking-private/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/868680a9c73dd2645ccb483d535e3e18eaebd191.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f257c75020189361fb7d0412f8c0d24a02402103.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxftsymyanb8_-u6rwggik" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rIdhvouamrx1cr4gsubszz8j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdejkox-geluzk4cbp2mpwi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rId7trif21tfs18mkvzv27rd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rId5uwhfzd_sgtevlql1mmbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rIdayz6zhbjmfbbpmkn5klix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-a-booking-private/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5c7ef7b50747859e4a1b88d35474d5964e360a15.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0175af76d28f1fc5e1f0d64fa7abd61a88a296ac.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>找出所有人都有空的會議時間</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>