--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxftsymyanb8_-u6rwggik">
+      <w:hyperlink w:history="1" r:id="rIdi9kmeh2q-udfywjz4uf-n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/find-a-time-that-works-for-everyone/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 從來不會把同事的行事曆攤開給你看。它給你的是你真正需要的那一項：
 對方到底有沒有空——就在預約表單上，每一位你邀請的人都有，而且在你敲定時間
 之前就看得到。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -119,93 +119,93 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">檢查可用時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">按鈕則把與會者清單變成一個日曆，替你找出一個所有
 人都有空的時段——連會議室一併找好。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">查得到誰的空閒狀態？:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 同事的空閒／忙碌來自他在 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhvouamrx1cr4gsubszz8j">
+      <w:hyperlink w:history="1" r:id="rIdrmg2zhnlxunuihyox-3lo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft
 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdejkox-geluzk4cbp2mpwi">
+      <w:hyperlink w:history="1" r:id="rIdww51tbjkmnmmwxek0lm--">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google
 Workspace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 或 Exchange
 的工作行事曆，所以只對貴公司已連接這些服務的人有效。其他人顯示灰色點——
 不是有空，也不是忙碌，只是查不到。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每位與會者旁邊的點</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">照著</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7trif21tfs18mkvzv27rd">
+      <w:hyperlink w:history="1" r:id="rIdyf9xz4xotua57y75v3lxf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建立預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">的方式邀請人，每個人都會變成一個帶著小
 點的標籤：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -254,51 +254,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——查不到行事曆資料。用電郵地址邀請的公司以外的人一定是灰色，
 帳戶沒有連接工作行事曆的同事也是。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">紫色</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——以訪客身分邀請；參見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5uwhfzd_sgtevlql1mmbe">
+      <w:hyperlink w:history="1" r:id="rIddrrq1ty3epf2cy_wflm2t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約會議室時順便邀請訪
 客</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">空心的點代表這位與會者是可選而非必須。每次你改動預約時間或名單，這些點都
 會重新檢查一次——而當某位</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -682,51 +682,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">它不會給你看的東西</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">永遠看不到內容。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 沒有主旨、沒有地點、沒有名單——只知道那個時段被佔
 用了。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdayz6zhbjmfbbpmkn5klix">
+      <w:hyperlink w:history="1" r:id="rIdeflzerrls0j1etqkrgcqn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">私人預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">在這裡也一樣：算作忙碌，但
 什麼都不透露。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1203,51 +1203,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxftsymyanb8_-u6rwggik" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rIdhvouamrx1cr4gsubszz8j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdejkox-geluzk4cbp2mpwi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rId7trif21tfs18mkvzv27rd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rId5uwhfzd_sgtevlql1mmbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rIdayz6zhbjmfbbpmkn5klix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-a-booking-private/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5c7ef7b50747859e4a1b88d35474d5964e360a15.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0175af76d28f1fc5e1f0d64fa7abd61a88a296ac.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdi9kmeh2q-udfywjz4uf-n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rIdrmg2zhnlxunuihyox-3lo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdww51tbjkmnmmwxek0lm--" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdyf9xz4xotua57y75v3lxf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIddrrq1ty3epf2cy_wflm2t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rIdeflzerrls0j1etqkrgcqn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-a-booking-private/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5c7ef7b50747859e4a1b88d35474d5964e360a15.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0175af76d28f1fc5e1f0d64fa7abd61a88a296ac.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>找出所有人都有空的會議時間</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>