--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,133 +26,132 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">現在馬上找一間會議室</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">會議一分鐘後就要開始，卻沒有人先訂。立即尋找會跳過表單：挑你需要的時長，Offision 就把第一間空得下的會議室給你。</w:t>
+        <w:t xml:space="preserve">會議一分鐘後就要開始，卻沒有人先訂。不用預約表單也能拿到會議室的方法有兩種：App 裡的立即尋找會挑出第一間空得下你要的時長的會議室；而你如果已經站在某間會議室門口，它面板上的馬上使用就是另一種。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-30</w:t>
+        <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9rghhvcmxcxzdoja5h_au">
+      <w:hyperlink w:history="1" r:id="rIdvxlrcxrcdpzkxe1f6ixgt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/find-a-room-right-now/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">沒有先訂的會議室有兩種拿法，而且都不會打開預約表單。用哪一種，取決於你人在哪裡。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">在 App 裡：立即尋找</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">為了一分鐘後就要開始的會議，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">立即尋找</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 就在預約按鈕旁邊。</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">預約按鈕旁邊的 </w:t>
+        <w:t xml:space="preserve"> 就在預約按鈕旁邊，完全跳過表單：挑一個
+時長，Offision 就列出這段時間有空的會議室。每一列都有自己的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">立即尋找</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">預約</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 按鈕，一按就拿下。</w:t>
+        <w:t xml:space="preserve"> 按鈕，一按就
+拿下。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4572000" cy="3619500"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="user-booking-find-now-zh-hant" descr="立即尋找：在你指定的時長內有空的會議室。" title="立即尋找：在你指定的時長內有空的會議室。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -203,50 +202,125 @@
         <w:t xml:space="preserve">如果什麼都沒有 — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">「未找到可用資源，您可以變更篩選器以查看其他時段」</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 — 就放寬篩選或改時間。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">更多的選擇</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 會把同一筆預約交給完整的表單，你目前選好的一切都會帶過去。</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">在會議室門口：馬上使用</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">如果你已經站在某間會議室外面，而它是空的，它的面板上就有 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">馬上使用</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，你根本不必
+去拿手機。按下去、挑你需要的長度，再用卡片、App 裡的二維碼或身份驗証碼證明身分 ——
+有些面板什麼都不問。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">會議室從那一分鐘起就是你的，而且 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">事後沒有簽到要做</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">：人就站在門口，那本來就是簽到
+要證明的事。這筆預約會以你的名字出現在會議室的行事曆上；若面板讓你以匿名完成識別，
+就記成沒有發起人。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rIdwxzru788ffgy00netwggw">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">在門外的面板上取得空著的會議室</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">
+把整個流程走過一遍，也包括 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">馬上使用</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 按鈕有時候不在的四個原因。</w:t>
+      </w:r>
+    </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
@@ -660,51 +734,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId9rghhvcmxcxzdoja5h_au" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/find-a-room-right-now/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/06b9ba72162d0b237598882a97f488d0397da291.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvxlrcxrcdpzkxe1f6ixgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/find-a-room-right-now/" TargetMode="External"/><Relationship Id="rIdwxzru788ffgy00netwggw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/06b9ba72162d0b237598882a97f488d0397da291.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>現在馬上找一間會議室</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>