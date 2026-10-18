--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvxlrcxrcdpzkxe1f6ixgt">
+      <w:hyperlink w:history="1" r:id="rIdqpmpxi303eibikeumyi7i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/find-a-room-right-now/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">沒有先訂的會議室有兩種拿法，而且都不會打開預約表單。用哪一種，取決於你人在哪裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在 App 裡：立即尋找</w:t>
@@ -254,51 +254,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">會議室從那一分鐘起就是你的，而且 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">事後沒有簽到要做</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">：人就站在門口，那本來就是簽到
 要證明的事。這筆預約會以你的名字出現在會議室的行事曆上；若面板讓你以匿名完成識別，
 就記成沒有發起人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdwxzru788ffgy00netwggw">
+      <w:hyperlink w:history="1" r:id="rIdnmb0rara_pdr1cczrljob">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在門外的面板上取得空著的會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 把整個流程走過一遍，也包括 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">馬上使用</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 按鈕有時候不在的四個原因。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
@@ -734,51 +734,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvxlrcxrcdpzkxe1f6ixgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/find-a-room-right-now/" TargetMode="External"/><Relationship Id="rIdwxzru788ffgy00netwggw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/06b9ba72162d0b237598882a97f488d0397da291.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqpmpxi303eibikeumyi7i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/find-a-room-right-now/" TargetMode="External"/><Relationship Id="rIdnmb0rara_pdr1cczrljob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5b318e91e407576cdda812e1ac4ff01c27da9361.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>現在馬上找一間會議室</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>