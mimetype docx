--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqpmpxi303eibikeumyi7i">
+      <w:hyperlink w:history="1" r:id="rIdpjtntlkbc0tbvozgkgrh9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/find-a-room-right-now/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">沒有先訂的會議室有兩種拿法，而且都不會打開預約表單。用哪一種，取決於你人在哪裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在 App 裡：立即尋找</w:t>
@@ -254,51 +254,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">會議室從那一分鐘起就是你的，而且 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">事後沒有簽到要做</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">：人就站在門口，那本來就是簽到
 要證明的事。這筆預約會以你的名字出現在會議室的行事曆上；若面板讓你以匿名完成識別，
 就記成沒有發起人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdnmb0rara_pdr1cczrljob">
+      <w:hyperlink w:history="1" r:id="rIdf_5fm7rekh6f3to7mwocn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在門外的面板上取得空著的會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 把整個流程走過一遍，也包括 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">馬上使用</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 按鈕有時候不在的四個原因。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
@@ -734,51 +734,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqpmpxi303eibikeumyi7i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/find-a-room-right-now/" TargetMode="External"/><Relationship Id="rIdnmb0rara_pdr1cczrljob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5b318e91e407576cdda812e1ac4ff01c27da9361.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpjtntlkbc0tbvozgkgrh9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/find-a-room-right-now/" TargetMode="External"/><Relationship Id="rIdf_5fm7rekh6f3to7mwocn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5b318e91e407576cdda812e1ac4ff01c27da9361.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>現在馬上找一間會議室</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>