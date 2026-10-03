--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,121 +26,122 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在平面圖上找辦公桌</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">主畫面旁邊那張地圖——把它切到辦公桌、拉動時間滑桿讓「空著」是您需要的那一刻空著、 在地圖上點一下就把桌訂下來，以及找到您今天特地進辦公室想坐在旁邊的那個人。</w:t>
+        <w:t xml:space="preserve">主畫面旁邊那張地圖——把它切到辦公桌、拉動時間滑桿讓「空著」是您需要的那一刻空著、在地圖上點一下就把桌訂下來，以及找到您今天特地進辦公室想坐在旁邊的那個人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-21</w:t>
+        <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdazdc8_mn3cprsjq0znxmy">
+      <w:hyperlink w:history="1" r:id="rIdnz80weps8cw68isrd3kzp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/find-a-desk-on-the-floor-plan/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一份辦公桌清單能告訴您哪些是空的，卻沒辦法告訴您想要哪一張——靠窗的、離走道遠的、
 離今天想一起工作的人兩個位子的。那是地圖的工作，而在一層長得一模一樣的辦公桌上，
 它是唯一講得通的挑法。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">平面圖就是主畫面的右半邊，而且預設就開在那裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 貴公司必須已經上傳那層樓的平面圖，並且把辦公桌放上去。沒做這件事的地方，地圖會是
-空的，或者辦公桌根本不在上面——請看最後一節。</w:t>
+空的，或者辦公桌根本不在上面——請看最後一節。此外，管理員也可以替所有人關掉這個面板，
+那時主頁就只剩時間軸，沒有辦法自己叫回來。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 選樓層，並切到辦公桌</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">地圖左上角的控制項寫著您正在看的樓層。打開它會列出建築物與它們的樓層——而在那份
 清單的最上面，有一小排圖示：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">房間</w:t>
       </w:r>
@@ -250,52 +251,64 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">選了辦公桌之後的樓層清單。每一層都寫著幾張裡空著幾張。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 讀這張地圖——並且移動時間</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">平面圖上的每一張辦公桌都畫成自己的狀態：空著、被用了、或是您的。貴公司若有開啟，
-被用了的桌上會帶著使用者的頭像，那就是您不知道桌號也能找到人的方法。</w:t>
+        <w:t xml:space="preserve">平面圖上的每一張辦公桌都畫成自己的狀態：空著、被用了、或是您的。它畫的是辦公桌，
+不是坐在上面的人——要讓每一張被用了的桌子都出現一張臉，您得主動去要，那就是
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdbqbvrnp6ky_urfclmziia">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">查看指定日期有誰進辦公室</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">底下那條滑桿才是值得學會的部分。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 地圖顯示的不是「現在」，而是某一刻，而滑桿以
 半小時為單位帶著它走過一天。一張九點空著、十一點就沒了的桌子，在您把滑桿拉到十一點
 之前看起來都是空的。在判斷畫面上任何東西之前，先把它拉到您真正需要那張桌的時間。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">旁邊那顆按鈕會跳回現在，也跳回今天。</w:t>
@@ -447,194 +460,71 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">哪張桌空著</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，而是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">大家在哪裡</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">它打開的不是一個空白輸入框，而是一份短短的清單：</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">，然後是
+        <w:t xml:space="preserve">它能找到一位同事，或是一整個部門，並把他們標在坐著的位置上。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">這是一個獨立的主題：見
 </w:t>
       </w:r>
-      <w:r>
-[...119 lines deleted...]
-        <w:t xml:space="preserve">地圖右上角的搜尋。它先給人和部門，才給會議室和辦公桌。</w:t>
+      <w:hyperlink w:history="1" r:id="rIdxkmnn5ydwxikcpa6md8-1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">查看指定日期有誰進辦公室</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">旁邊那顆滑桿圖示是篩選，用來收窄地圖畫出來的東西——按類別，也按辦公桌有什麼——
 於是一層八十張變成有第二台螢幕的那六張。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 確認是否成功</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">從地圖上做的預約就是一筆普通預約：它馬上會在您自己的行程上，而在主畫面開著</w:t>
@@ -666,99 +556,99 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡最常見的失望，是一張您明知存在的辦公桌在平面圖上找不到。那幾乎從來不是搜尋的
 問題。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">辦公桌是由管理員一點一點放到平面圖上的，而一張只被給了</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">樓層</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">的辦公桌會順利儲存、
 出現在每一次搜尋裡，就是不會出現在地圖上。在應用程式裡做什麼都叫不出它——它需要
 管理那層樓的人去把它放上去。請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0nx-yus6ut5cxihyluwkr">
+      <w:hyperlink w:history="1" r:id="rIddx8pi_x8a_mpnt0mii-4o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增辦公桌</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">完全沒有上傳平面圖的樓層也一樣：步驟 1 的挑選器會列出那層樓，旁邊的地圖則是空的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">本文未涵蓋的部分</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">改用表單預約辦公桌。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 用名稱搜尋、按類別篩選、加一個停車位——請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvozwafesw9iolj_valuvb">
+      <w:hyperlink w:history="1" r:id="rId0gotnhbg7pv5afufhqdzx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約辦公桌</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -766,51 +656,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 在樓層上找路和在樓層上挑桌是兩回事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">到了之後怎麼簽到。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是貼在桌上那個碼的工作——請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtd-qg3rvrvyo05hlxlk07">
+      <w:hyperlink w:history="1" r:id="rIdfffzalan40cmsqybe90cc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">掃描貼紙簽到與簽退</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1235,51 +1125,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdazdc8_mn3cprsjq0znxmy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rId0nx-yus6ut5cxihyluwkr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-desk/" TargetMode="External"/><Relationship Id="rIdvozwafesw9iolj_valuvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../book-a-desk/" TargetMode="External"/><Relationship Id="rIdtd-qg3rvrvyo05hlxlk07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7b42e956edf8875633f1c8b51be5974b4d00ac08.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b5acc076128ba01230c1b74b8122d84a857b03f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5c3abf7af514d0d2297356311e36391e729fc0fa.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnz80weps8cw68isrd3kzp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdbqbvrnp6ky_urfclmziia" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-who-is-in-the-office/" TargetMode="External"/><Relationship Id="rIdxkmnn5ydwxikcpa6md8-1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-who-is-in-the-office/" TargetMode="External"/><Relationship Id="rIddx8pi_x8a_mpnt0mii-4o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-desk/" TargetMode="External"/><Relationship Id="rId0gotnhbg7pv5afufhqdzx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../book-a-desk/" TargetMode="External"/><Relationship Id="rIdfffzalan40cmsqybe90cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7b42e956edf8875633f1c8b51be5974b4d00ac08.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b5acc076128ba01230c1b74b8122d84a857b03f.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在平面圖上找辦公桌</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>