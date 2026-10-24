--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -26,122 +26,138 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在平面圖上找辦公桌</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">主畫面旁邊那張地圖——把它切到辦公桌、拉動時間滑桿讓「空著」是您需要的那一刻空著、在地圖上點一下就把桌訂下來，以及找到您今天特地進辦公室想坐在旁邊的那個人。</w:t>
+        <w:t xml:space="preserve">[Map family: shared] 主畫面旁邊那張地圖——把它切到辦公桌、拉動時間滑桿讓「空著」是您需要的那一刻空著、在地圖上點一下就把桌訂下來，以及找到您今天特地進辦公室想坐在旁邊的那個人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-21</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnz80weps8cw68isrd3kzp">
+      <w:hyperlink w:history="1" r:id="rIdw9o9lpsjbkmlhv1wiwfuf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/find-a-desk-on-the-floor-plan/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">一份辦公桌清單能告訴您哪些是空的，卻沒辦法告訴您想要哪一張——靠窗的、離走道遠的、
 離今天想一起工作的人兩個位子的。那是地圖的工作，而在一層長得一模一樣的辦公桌上，
 它是唯一講得通的挑法。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">平面圖就是主畫面的右半邊，而且預設就開在那裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 貴公司必須已經上傳那層樓的平面圖，並且把辦公桌放上去。沒做這件事的地方，地圖會是
 空的，或者辦公桌根本不在上面——請看最後一節。此外，管理員也可以替所有人關掉這個面板，
 那時主頁就只剩時間軸，沒有辦法自己叫回來。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">圖片示範 Classic map。帳戶也可顯示 Map 2.0；圖面和資源指派需屬於實際使用的類型。兩種地圖都遵循原有預約權限。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 選樓層，並切到辦公桌</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">地圖左上角的控制項寫著您正在看的樓層。打開它會列出建築物與它們的樓層——而在那份
 清單的最上面，有一小排圖示：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">房間</w:t>
       </w:r>
@@ -255,51 +271,51 @@
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">選了辦公桌之後的樓層清單。每一層都寫著幾張裡空著幾張。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 讀這張地圖——並且移動時間</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">平面圖上的每一張辦公桌都畫成自己的狀態：空著、被用了、或是您的。它畫的是辦公桌，
 不是坐在上面的人——要讓每一張被用了的桌子都出現一張臉，您得主動去要，那就是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbqbvrnp6ky_urfclmziia">
+      <w:hyperlink w:history="1" r:id="rIdrrel91blfh_nrkrdayjav">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">查看指定日期有誰進辦公室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">底下那條滑桿才是值得學會的部分。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 地圖顯示的不是「現在」，而是某一刻，而滑桿以
 半小時為單位帶著它走過一天。一張九點空著、十一點就沒了的桌子，在您把滑桿拉到十一點
@@ -471,51 +487,51 @@
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">大家在哪裡</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">它能找到一位同事，或是一整個部門，並把他們標在坐著的位置上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這是一個獨立的主題：見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxkmnn5ydwxikcpa6md8-1">
+      <w:hyperlink w:history="1" r:id="rId9dkwma1ndordfijmd0xlo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">查看指定日期有誰進辦公室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">旁邊那顆滑桿圖示是篩選，用來收窄地圖畫出來的東西——按類別，也按辦公桌有什麼——
 於是一層八十張變成有第二台螢幕的那六張。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -542,113 +558,123 @@
 再試一次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">當一張辦公桌不在地圖上</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡最常見的失望，是一張您明知存在的辦公桌在平面圖上找不到。那幾乎從來不是搜尋的
 問題。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">辦公桌是由管理員一點一點放到平面圖上的，而一張只被給了</w:t>
-[...13 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rIddx8pi_x8a_mpnt0mii-4o">
+        <w:t xml:space="preserve">座位除了樓層，還需要連結至實際使用的地圖。管理員可在 Classic 放置座標點，或在 Map 2.0 指派相容物件／座位。請樓層管理員檢查該類型的圖面和指派。參閱</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdsz9nsptcl_ewlamwvn0xj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">新增辦公桌</w:t>
+          <w:t xml:space="preserve">新增座位</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdz3dk1d_okclu5r6swsfrc">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Map 2.0 指派</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">或</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdvvelunryx4joqban41uoy">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Classic 缺少資源</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">完全沒有上傳平面圖的樓層也一樣：步驟 1 的挑選器會列出那層樓，旁邊的地圖則是空的。</w:t>
+        <w:t xml:space="preserve">沒有準備地圖的樓層也一樣：步驟 1 的挑選器會列出那層樓，旁邊的地圖則是空的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">本文未涵蓋的部分</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">改用表單預約辦公桌。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 用名稱搜尋、按類別篩選、加一個停車位——請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0gotnhbg7pv5afufhqdzx">
+      <w:hyperlink w:history="1" r:id="rIdcjgycygw_pqdir1fjeorw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約辦公桌</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -656,51 +682,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 在樓層上找路和在樓層上挑桌是兩回事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">到了之後怎麼簽到。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是貼在桌上那個碼的工作——請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfffzalan40cmsqybe90cc">
+      <w:hyperlink w:history="1" r:id="rId9q7byrvjrghxpaxuokuqp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">掃描貼紙簽到與簽退</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1125,51 +1151,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnz80weps8cw68isrd3kzp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdbqbvrnp6ky_urfclmziia" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-who-is-in-the-office/" TargetMode="External"/><Relationship Id="rIdxkmnn5ydwxikcpa6md8-1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-who-is-in-the-office/" TargetMode="External"/><Relationship Id="rIddx8pi_x8a_mpnt0mii-4o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-desk/" TargetMode="External"/><Relationship Id="rId0gotnhbg7pv5afufhqdzx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../book-a-desk/" TargetMode="External"/><Relationship Id="rIdfffzalan40cmsqybe90cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7b42e956edf8875633f1c8b51be5974b4d00ac08.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b5acc076128ba01230c1b74b8122d84a857b03f.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdw9o9lpsjbkmlhv1wiwfuf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdrrel91blfh_nrkrdayjav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-who-is-in-the-office/" TargetMode="External"/><Relationship Id="rId9dkwma1ndordfijmd0xlo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-who-is-in-the-office/" TargetMode="External"/><Relationship Id="rIdsz9nsptcl_ewlamwvn0xj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-desk/" TargetMode="External"/><Relationship Id="rIdz3dk1d_okclu5r6swsfrc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/assign-resources-on-map-2/" TargetMode="External"/><Relationship Id="rIdvvelunryx4joqban41uoy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rIdcjgycygw_pqdir1fjeorw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../book-a-desk/" TargetMode="External"/><Relationship Id="rId9q7byrvjrghxpaxuokuqp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/61b3042b5eb211a93b88049efc999ee416df5551.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a188d84bb1b63ad4c88ad190a4c28f345c006490.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在平面圖上找辦公桌</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>