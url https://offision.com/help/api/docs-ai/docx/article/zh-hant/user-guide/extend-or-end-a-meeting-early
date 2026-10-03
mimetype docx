--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaq5bkzcauqyjml2rws5eg">
+      <w:hyperlink w:history="1" r:id="rIdqwzn3a1-mpxei_x-jd98r">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/extend-or-end-a-meeting-early/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">會議一旦開始，就不能再修改。你還可以做的兩件事，是把結束時間往後推，以及在時間未到之前把會議室交還——兩者都在預約進行期間出現的同一條小控制列上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -283,51 +283,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">展開後會重複顯示會議名稱和預約時段、一條進度列上的倒數，以及一列按鈕。本文講的是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">延長時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 和 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">完結</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這兩個；</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzwtm6x7esfg8kpqvjzjxl">
+      <w:hyperlink w:history="1" r:id="rIdv9ypph45p5gfsf8rsybfc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t xml:space="preserve">服務</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">遠端控制</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 和 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -528,51 +528,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自訂</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 欄位的選單。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">加時間跟預約時間一樣計算。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 如果貴公司對會議室用量設有配額，延長會像預約更長時間一樣扣減你的額度——見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxidpdg_nvd_rnt0d1hzd3">
+      <w:hyperlink w:history="1" r:id="rId8tqxjzwf7gprjazaeoxfe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約配額如何運作</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 或者把會議室交還</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1070,51 +1070,51 @@
             <w:tcW w:type="dxa" w:w="6794"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">較少成為決定因素，但同樣適用</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">所以行事曆上看來空著的會議室，仍然可能拒絕多給你十五分鐘。如果你需要知道是哪一項，負責該會議室的人可以告訴你——背後的規則見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2azkdfokxhhd01x4csdgq">
+      <w:hyperlink w:history="1" r:id="rIdlcglrwy53fqpwaxsgeivz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">資源政策參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">當按鈕不見了</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1301,51 +1301,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1980"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">會議還未開始</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7380"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">改用修改的方式：見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId5mpkd8pvtnntlsrah_zgn">
+            <w:hyperlink w:history="1" r:id="rIdou4kmu_eqsjug-19tvzv1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">修改預約</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1980"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">會議已經結束</w:t>
             </w:r>
@@ -1453,62 +1453,62 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">延長時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 和 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">完結</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 放在剩餘時間旁邊。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">完全離開應用程式的話，兩者在門外的面板上同樣可用——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbib4omdqzl_wvmic71twj">
+      <w:hyperlink w:history="1" r:id="rIdkxjiiqmmygij4qub8onoo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在預約面板簽到</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">——亦可用手機掃描會議室或座位本身的二維碼，這是自由座位最常用的方式：</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlbaoeelzk4g0p0rdr5gb8">
+      <w:hyperlink w:history="1" r:id="rIdtug7xnt0arrwj3y4fbq_h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">掃描貼紙簽到及簽退</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5029200" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="user-booking-card-running-zh-hant" descr="進行中預約自己的卡片：底下就是 延長 與 立即結束。" title="進行中預約自己的卡片：底下就是 延長 與 立即結束。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1629,51 +1629,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">取消</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="8259"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">取消會議並退回它用掉的配額。提早結束兩者都不會——見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdhqdpukgbxw2cmec2vvhy0">
+            <w:hyperlink w:history="1" r:id="rIdegr565ftlnflcqe2inums">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">取消預約</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">。通常只在簽到之前，不過會議室可以允許取消已在進行的會議，那時卡片上</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">取消</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">會與</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -1777,51 +1777,51 @@
               <w:t xml:space="preserve">因未簽到而被釋出</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="8259"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">沒有人簽到，會議室會自動交還，而且那會 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">計算在內</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">。提早結束則不會：見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdwwaffoxichxyx1caxx_7j">
+            <w:hyperlink w:history="1" r:id="rIdmguqntfyoaau12_zzyhf6">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">甚麼算是未出席</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
@@ -2251,51 +2251,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdaq5bkzcauqyjml2rws5eg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/extend-or-end-a-meeting-early/" TargetMode="External"/><Relationship Id="rIdzwtm6x7esfg8kpqvjzjxl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../request-a-service/" TargetMode="External"/><Relationship Id="rIdxidpdg_nvd_rnt0d1hzd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rId2azkdfokxhhd01x4csdgq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rId5mpkd8pvtnntlsrah_zgn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIdbib4omdqzl_wvmic71twj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdlbaoeelzk4g0p0rdr5gb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdhqdpukgbxw2cmec2vvhy0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdwwaffoxichxyx1caxx_7j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/09a1f7ee51c10bb618e0012e7d9c17c372d0f2fc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9bcab4c9e549aa79d662ca4a83259dd299bfaadc.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f73f78c87ea2e8c39319be806b66ae899578e51f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e6b2d84ed072652851853ed17bcdfe78a8867c3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1e778ccc1725a76ad2fffaa4a358e1a0c869f97f.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/892ea9e8e4bfc1d26b9eb774356889881ceb40a0.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqwzn3a1-mpxei_x-jd98r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/extend-or-end-a-meeting-early/" TargetMode="External"/><Relationship Id="rIdv9ypph45p5gfsf8rsybfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../request-a-service/" TargetMode="External"/><Relationship Id="rId8tqxjzwf7gprjazaeoxfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdlcglrwy53fqpwaxsgeivz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdou4kmu_eqsjug-19tvzv1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIdkxjiiqmmygij4qub8onoo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdtug7xnt0arrwj3y4fbq_h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdegr565ftlnflcqe2inums" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdmguqntfyoaau12_zzyhf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/09a1f7ee51c10bb618e0012e7d9c17c372d0f2fc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9bcab4c9e549aa79d662ca4a83259dd299bfaadc.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f73f78c87ea2e8c39319be806b66ae899578e51f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e6b2d84ed072652851853ed17bcdfe78a8867c3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1e778ccc1725a76ad2fffaa4a358e1a0c869f97f.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/892ea9e8e4bfc1d26b9eb774356889881ceb40a0.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>延長會議，或提早結束</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>