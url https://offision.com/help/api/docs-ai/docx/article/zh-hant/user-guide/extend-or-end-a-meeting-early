--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqwzn3a1-mpxei_x-jd98r">
+      <w:hyperlink w:history="1" r:id="rId6lwlzx6ljjdybexzqei_s">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/extend-or-end-a-meeting-early/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">會議一旦開始，就不能再修改。你還可以做的兩件事，是把結束時間往後推，以及在時間未到之前把會議室交還——兩者都在預約進行期間出現的同一條小控制列上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -283,51 +283,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">展開後會重複顯示會議名稱和預約時段、一條進度列上的倒數，以及一列按鈕。本文講的是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">延長時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 和 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">完結</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這兩個；</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv9ypph45p5gfsf8rsybfc">
+      <w:hyperlink w:history="1" r:id="rIdy2aznpvxuqn-qqya3z1jm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t xml:space="preserve">服務</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">遠端控制</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 和 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -528,51 +528,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自訂</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 欄位的選單。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">加時間跟預約時間一樣計算。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 如果貴公司對會議室用量設有配額，延長會像預約更長時間一樣扣減你的額度——見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8tqxjzwf7gprjazaeoxfe">
+      <w:hyperlink w:history="1" r:id="rIdsetn28kvyed_snw3nj_fb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約配額如何運作</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 或者把會議室交還</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1070,51 +1070,51 @@
             <w:tcW w:type="dxa" w:w="6794"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">較少成為決定因素，但同樣適用</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">所以行事曆上看來空著的會議室，仍然可能拒絕多給你十五分鐘。如果你需要知道是哪一項，負責該會議室的人可以告訴你——背後的規則見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlcglrwy53fqpwaxsgeivz">
+      <w:hyperlink w:history="1" r:id="rIdhuek7wlstl7aud6y-rmvn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">資源政策參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">當按鈕不見了</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1301,51 +1301,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1980"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">會議還未開始</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7380"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">改用修改的方式：見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdou4kmu_eqsjug-19tvzv1">
+            <w:hyperlink w:history="1" r:id="rIdl3tsk6_92vwf2twg5druq">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">修改預約</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1980"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">會議已經結束</w:t>
             </w:r>
@@ -1453,62 +1453,62 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">延長時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 和 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">完結</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 放在剩餘時間旁邊。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">完全離開應用程式的話，兩者在門外的面板上同樣可用——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkxjiiqmmygij4qub8onoo">
+      <w:hyperlink w:history="1" r:id="rIdf_pxrf4vjfsntmll9bn3v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在預約面板簽到</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">——亦可用手機掃描會議室或座位本身的二維碼，這是自由座位最常用的方式：</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtug7xnt0arrwj3y4fbq_h">
+      <w:hyperlink w:history="1" r:id="rIdcpugljajz4jizkqkizxcw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">掃描貼紙簽到及簽退</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5029200" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="user-booking-card-running-zh-hant" descr="進行中預約自己的卡片：底下就是 延長 與 立即結束。" title="進行中預約自己的卡片：底下就是 延長 與 立即結束。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1629,51 +1629,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">取消</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="8259"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">取消會議並退回它用掉的配額。提早結束兩者都不會——見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdegr565ftlnflcqe2inums">
+            <w:hyperlink w:history="1" r:id="rIdcdnlpgeam9aistpvag2js">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">取消預約</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">。通常只在簽到之前，不過會議室可以允許取消已在進行的會議，那時卡片上</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">取消</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">會與</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -1777,51 +1777,51 @@
               <w:t xml:space="preserve">因未簽到而被釋出</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="8259"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">沒有人簽到，會議室會自動交還，而且那會 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">計算在內</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">。提早結束則不會：見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdmguqntfyoaau12_zzyhf6">
+            <w:hyperlink w:history="1" r:id="rId6zaip_7bjx33xlk6vyjcv">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">甚麼算是未出席</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
@@ -2251,51 +2251,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqwzn3a1-mpxei_x-jd98r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/extend-or-end-a-meeting-early/" TargetMode="External"/><Relationship Id="rIdv9ypph45p5gfsf8rsybfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../request-a-service/" TargetMode="External"/><Relationship Id="rId8tqxjzwf7gprjazaeoxfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdlcglrwy53fqpwaxsgeivz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdou4kmu_eqsjug-19tvzv1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIdkxjiiqmmygij4qub8onoo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdtug7xnt0arrwj3y4fbq_h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdegr565ftlnflcqe2inums" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdmguqntfyoaau12_zzyhf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/09a1f7ee51c10bb618e0012e7d9c17c372d0f2fc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9bcab4c9e549aa79d662ca4a83259dd299bfaadc.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f73f78c87ea2e8c39319be806b66ae899578e51f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e6b2d84ed072652851853ed17bcdfe78a8867c3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1e778ccc1725a76ad2fffaa4a358e1a0c869f97f.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/892ea9e8e4bfc1d26b9eb774356889881ceb40a0.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6lwlzx6ljjdybexzqei_s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/extend-or-end-a-meeting-early/" TargetMode="External"/><Relationship Id="rIdy2aznpvxuqn-qqya3z1jm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../request-a-service/" TargetMode="External"/><Relationship Id="rIdsetn28kvyed_snw3nj_fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdhuek7wlstl7aud6y-rmvn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdl3tsk6_92vwf2twg5druq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIdf_pxrf4vjfsntmll9bn3v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdcpugljajz4jizkqkizxcw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdcdnlpgeam9aistpvag2js" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rId6zaip_7bjx33xlk6vyjcv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9bd2a7f2dd4019b571f4cae65b56365c633fc8af.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/94ada86b5aded42dffe1401c5d5775e43b887e52.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/566d5eecc59409c815673c17a2e863041c88220c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/33e41efdcce3c53bb3e58095444093cb639f6487.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b10343aa2239430b0e518ede5153316714604df3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b4de3e4d92285169c2863fbd0540ee88608e918f.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>延長會議，或提早結束</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>