--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -42,104 +42,104 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">用當初建立預約的同一張表單重新打開它：編輯按鈕在哪裡、重複預約在放行前會先問什麼、為什麼改過的預約會退回等待審批，以及什麼情況下根本看不到編輯。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-25</w:t>
+        <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdolmclghxcnitlmheuqtd0">
+      <w:hyperlink w:history="1" r:id="rIdapvcnc-bmobbybgkprkaw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/edit-a-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約建立之後並非不能更動。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">編輯</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">會用你當初訂位的那張表單把它重新打開，時間、會議室、與會者，以及公司放在那張表單上的所有欄位都還能改；改完之後，Offision 會替你通知所有受邀的人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
-你只能編輯自己主辦的預約，而且必須在開始之前。已經進行中或已經結束的會議，除了管理員之外沒有人能編輯。</w:t>
+你可以編輯自己主辦的預約，以及把你設為委託代表的人的預約，而且必須在開始之前。進行中的會議只有預約管理者能在管理控制台修改；已經結束的會議，誰都不能編輯。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 打開預約</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">只要看得到預約的畫面，點一下就會打開同一張卡片：主頁的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">我的預約</w:t>
       </w:r>
       <w:r>
@@ -203,51 +203,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">預約卡片。取消與編輯排在底部。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這張卡片是閱讀與操作預約的地方 — 加入線上會議、報到、申請服務都在這裡。底部那兩個按鈕就是本文與</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl7trauefx37ypusfv82f7">
+      <w:hyperlink w:history="1" r:id="rId09ai26wkkza-8roglzyv6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">取消預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">要談的。如果根本看不到它們，請直接跳到最後一節。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 選擇編輯</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -584,62 +584,62 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">系列</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">預約則不同：它的每一場其實是一起建立的獨立預約，沒有範圍可選。編輯其中一項，會打開包含所有場次的系列編輯畫面。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 改你需要改的地方</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這張表單就是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbfi9ivti0-q5nalixv1mi">
+      <w:hyperlink w:history="1" r:id="rIdidv4o8dhxekp-wk8bpgtz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">裡的那一張，所以用法與當初預約時完全一樣：時間軸照樣顯示哪些時段有空，會議室選擇器照樣擋掉你無權使用的房間，表單也照樣在你填寫的同時回應。每個欄位的說明請見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq2oxxwji-exkjmygadzcu">
+      <w:hyperlink w:history="1" r:id="rId3kannhbcsgxlsc_gfansc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約表單參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4352925"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="user-booking-edit-form-zh-hant" descr="編輯預約 — 已填入既有內容的預約表單。" title="編輯預約 — 已填入既有內容的預約表單。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1041,85 +1041,85 @@
         <w:t xml:space="preserve">單純的移動不必重開整張表單，兩個日曆都可以直接拖曳：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">我的日曆</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">上下拖曳可改時間，拖曳邊緣可把會議拉長 — 請見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde3nam0wjjhx-yblacyah6">
+      <w:hyperlink w:history="1" r:id="rIdhmfww2tdaddriam3r4nxm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在我的日曆上更改預約時間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">資源日曆</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">上橫向拖到另一間會議室的欄位，即可更換會議室 — 請見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbl591owdchp8ql7dl-kpf">
+      <w:hyperlink w:history="1" r:id="rIdfd4871qt7iywnmcfedblx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">比較會議室行程並移動預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩者最後都會停在一個簡短的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">編輯預約</w:t>
       </w:r>
@@ -1172,227 +1172,248 @@
       <w:r>
         <w:t xml:space="preserve">，下列條件必須全部成立。只要少一項，按鈕不會變灰，而是根本不出現。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1100"/>
-        <w:gridCol w:w="8294"/>
+        <w:gridCol w:w="8357"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">為什麼看不到</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="8294"/>
+            <w:tcW w:type="dxa" w:w="8357"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">可以改做什麼</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">這不是你的預約</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="8294"/>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">只有主辦人能更改預約。身為與會者，你或許仍可報到、簽出或延長時間</w:t>
+            <w:tcW w:type="dxa" w:w="8357"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">只有主辦人、他的委託代表，或在管理控制台的預約管理者能更改 — 請看</w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rIdxobkjmluf9zt9ch8qcdge">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">委託代表</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve">。身為委託代表，先把主頁上的 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">我的日曆</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> 切換成那個人。身為與會者，你或許仍可報到、簽出或延長時間</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">會議正在進行</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="8294"/>
+            <w:tcW w:type="dxa" w:w="8357"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">進行中的預約改為顯示</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">延長時間</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">與</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">立即結束</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">。請改在會議室門口的面板操作，或結束後重新預約</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">會議已經結束</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="8294"/>
+            <w:tcW w:type="dxa" w:w="8357"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">沒有東西可編輯，請另外建立預約</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">太接近開始時間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="8294"/>
+            <w:tcW w:type="dxa" w:w="8357"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">會議室可以設定在開始前多久不准編輯或取消。此時</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">編輯</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">與</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">取消</w:t>
             </w:r>
@@ -1851,51 +1872,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdolmclghxcnitlmheuqtd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/edit-a-booking/" TargetMode="External"/><Relationship Id="rIdl7trauefx37ypusfv82f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdbfi9ivti0-q5nalixv1mi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdq2oxxwji-exkjmygadzcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIde3nam0wjjhx-yblacyah6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reschedule-a-booking-on-my-calendar/" TargetMode="External"/><Relationship Id="rIdbl591owdchp8ql7dl-kpf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../compare-schedules-and-move-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/194923226e6c6e09efb1747f3002daf91f9e4b15.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9daddc7e8c50b96c6590100cfd66c083819cf36c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/563b3f0451ee5bd9b9262613583902bb16e51e6b.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdapvcnc-bmobbybgkprkaw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/edit-a-booking/" TargetMode="External"/><Relationship Id="rId09ai26wkkza-8roglzyv6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdidv4o8dhxekp-wk8bpgtz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rId3kannhbcsgxlsc_gfansc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIdhmfww2tdaddriam3r4nxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reschedule-a-booking-on-my-calendar/" TargetMode="External"/><Relationship Id="rIdfd4871qt7iywnmcfedblx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../compare-schedules-and-move-a-booking/" TargetMode="External"/><Relationship Id="rIdxobkjmluf9zt9ch8qcdge" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/user-delegation/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/194923226e6c6e09efb1747f3002daf91f9e4b15.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9daddc7e8c50b96c6590100cfd66c083819cf36c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/563b3f0451ee5bd9b9262613583902bb16e51e6b.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>編輯已建立的預約</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>