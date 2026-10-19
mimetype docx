--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -42,104 +42,125 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">用當初建立預約的同一張表單重新打開它：編輯按鈕在哪裡、重複預約在放行前會先問什麼、為什麼改過的預約會退回等待審批，以及什麼情況下根本看不到編輯。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-23</w:t>
+        <w:t xml:space="preserve">2026-10-09</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdapvcnc-bmobbybgkprkaw">
+      <w:hyperlink w:history="1" r:id="rIdrcjm54eedy5bxeelwecw7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/edit-a-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約建立之後並非不能更動。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">編輯</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">會用你當初訂位的那張表單把它重新打開，時間、會議室、與會者，以及公司放在那張表單上的所有欄位都還能改；改完之後，Offision 會替你通知所有受邀的人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
-你可以編輯自己主辦的預約，以及把你設為委託代表的人的預約，而且必須在開始之前。進行中的會議只有預約管理者能在管理控制台修改；已經結束的會議，誰都不能編輯。</w:t>
+開始前可管理自己主辦或獲委託管理的預約。自 4.6.1 起，若所有適用的</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId6-dahd_dmsdqdu9bqi3ph">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">資源政策</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">都開啟</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">允許主持人編輯及取消預約</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，已儲存的主持人也可編輯或取消。現有及新政策皆預設開啟。一般與會者沒有此權限。進行中的修改須由管理控制台的預約管理者處理；已結束的預約無法編輯。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 打開預約</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">只要看得到預約的畫面，點一下就會打開同一張卡片：主頁的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">我的預約</w:t>
       </w:r>
       <w:r>
@@ -203,51 +224,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">預約卡片。取消與編輯排在底部。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這張卡片是閱讀與操作預約的地方 — 加入線上會議、報到、申請服務都在這裡。底部那兩個按鈕就是本文與</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId09ai26wkkza-8roglzyv6">
+      <w:hyperlink w:history="1" r:id="rIdcmnqd5h16ywp2bljdxmcs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">取消預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">要談的。如果根本看不到它們，請直接跳到最後一節。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 選擇編輯</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -584,62 +605,62 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">系列</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">預約則不同：它的每一場其實是一起建立的獨立預約，沒有範圍可選。編輯其中一項，會打開包含所有場次的系列編輯畫面。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 改你需要改的地方</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這張表單就是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdidv4o8dhxekp-wk8bpgtz">
+      <w:hyperlink w:history="1" r:id="rIdfukj9ikihxud1ftjbzm3z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">裡的那一張，所以用法與當初預約時完全一樣：時間軸照樣顯示哪些時段有空，會議室選擇器照樣擋掉你無權使用的房間，表單也照樣在你填寫的同時回應。每個欄位的說明請見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3kannhbcsgxlsc_gfansc">
+      <w:hyperlink w:history="1" r:id="rIdxkqjlsisugwyglegtfbq3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約表單參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4352925"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="user-booking-edit-form-zh-hant" descr="編輯預約 — 已填入既有內容的預約表單。" title="編輯預約 — 已填入既有內容的預約表單。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1041,85 +1062,85 @@
         <w:t xml:space="preserve">單純的移動不必重開整張表單，兩個日曆都可以直接拖曳：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">我的日曆</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">上下拖曳可改時間，拖曳邊緣可把會議拉長 — 請見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhmfww2tdaddriam3r4nxm">
+      <w:hyperlink w:history="1" r:id="rId5kftx3wwelpwiiybco4c9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在我的日曆上更改預約時間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">資源日曆</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">上橫向拖到另一間會議室的欄位，即可更換會議室 — 請見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfd4871qt7iywnmcfedblx">
+      <w:hyperlink w:history="1" r:id="rIdgg5ei1kzylocscmaaj8rr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">比較會議室行程並移動預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩者最後都會停在一個簡短的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">編輯預約</w:t>
       </w:r>
@@ -1171,249 +1192,239 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，下列條件必須全部成立。只要少一項，按鈕不會變灰，而是根本不出現。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1100"/>
-        <w:gridCol w:w="8357"/>
+        <w:gridCol w:w="1337"/>
+        <w:gridCol w:w="8023"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1100"/>
+            <w:tcW w:type="dxa" w:w="1337"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">為什麼看不到</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="8357"/>
+            <w:tcW w:type="dxa" w:w="8023"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">可以改做什麼</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1100"/>
-[...21 lines deleted...]
-            <w:hyperlink w:history="1" r:id="rIdxobkjmluf9zt9ch8qcdge">
+            <w:tcW w:type="dxa" w:w="1337"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">沒有管理此預約的權限</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="8023"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">須為發起人、其委託代表、已儲存且獲允許的主持人，或管理控制台的預約管理者。請檢查</w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rId4bnpxlg22cfwunz32fntf">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t xml:space="preserve">委託代表</w:t>
+                <w:t xml:space="preserve">資源政策</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
-              <w:t xml:space="preserve">。身為委託代表，先把主頁上的 </w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> 切換成那個人。身為與會者，你或許仍可報到、簽出或延長時間</w:t>
+              <w:t xml:space="preserve">的主持人權限；與會者的簽到、簽退及延長權限另行設定</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1100"/>
+            <w:tcW w:type="dxa" w:w="1337"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">會議正在進行</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="8357"/>
+            <w:tcW w:type="dxa" w:w="8023"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">進行中的預約改為顯示</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">延長時間</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">與</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">立即結束</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">。請改在會議室門口的面板操作，或結束後重新預約</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1100"/>
+            <w:tcW w:type="dxa" w:w="1337"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">會議已經結束</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="8357"/>
+            <w:tcW w:type="dxa" w:w="8023"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">沒有東西可編輯，請另外建立預約</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1100"/>
+            <w:tcW w:type="dxa" w:w="1337"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">太接近開始時間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="8357"/>
+            <w:tcW w:type="dxa" w:w="8023"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">會議室可以設定在開始前多久不准編輯或取消。此時</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">編輯</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">與</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">取消</w:t>
             </w:r>
@@ -1872,51 +1883,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdapvcnc-bmobbybgkprkaw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/edit-a-booking/" TargetMode="External"/><Relationship Id="rId09ai26wkkza-8roglzyv6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdidv4o8dhxekp-wk8bpgtz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rId3kannhbcsgxlsc_gfansc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIdhmfww2tdaddriam3r4nxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reschedule-a-booking-on-my-calendar/" TargetMode="External"/><Relationship Id="rIdfd4871qt7iywnmcfedblx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../compare-schedules-and-move-a-booking/" TargetMode="External"/><Relationship Id="rIdxobkjmluf9zt9ch8qcdge" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/user-delegation/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/194923226e6c6e09efb1747f3002daf91f9e4b15.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9daddc7e8c50b96c6590100cfd66c083819cf36c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/563b3f0451ee5bd9b9262613583902bb16e51e6b.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrcjm54eedy5bxeelwecw7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/edit-a-booking/" TargetMode="External"/><Relationship Id="rId6-dahd_dmsdqdu9bqi3ph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdcmnqd5h16ywp2bljdxmcs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdfukj9ikihxud1ftjbzm3z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdxkqjlsisugwyglegtfbq3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rId5kftx3wwelpwiiybco4c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reschedule-a-booking-on-my-calendar/" TargetMode="External"/><Relationship Id="rIdgg5ei1kzylocscmaaj8rr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../compare-schedules-and-move-a-booking/" TargetMode="External"/><Relationship Id="rId4bnpxlg22cfwunz32fntf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ed1ae0096020702eaa19064113796bcee979996c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a0354f9cac3aab19133ab2dcd561e28799962fb7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0555eb3d02661b9d02ece2669c7fd3f533291157.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>編輯已建立的預約</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>