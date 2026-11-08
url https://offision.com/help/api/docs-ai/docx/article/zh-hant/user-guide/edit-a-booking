--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,96 +52,96 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-09</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrcjm54eedy5bxeelwecw7">
+      <w:hyperlink w:history="1" r:id="rIdzn6wx34zawlwaxsoof1pe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/edit-a-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約建立之後並非不能更動。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">編輯</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">會用你當初訂位的那張表單把它重新打開，時間、會議室、與會者，以及公司放在那張表單上的所有欄位都還能改；改完之後，Offision 會替你通知所有受邀的人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 開始前可管理自己主辦或獲委託管理的預約。自 4.6.1 起，若所有適用的</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6-dahd_dmsdqdu9bqi3ph">
+      <w:hyperlink w:history="1" r:id="rIdwvi9kumeuh9rmnc4axtq7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">資源政策</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">都開啟</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">允許主持人編輯及取消預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，已儲存的主持人也可編輯或取消。現有及新政策皆預設開啟。一般與會者沒有此權限。進行中的修改須由管理控制台的預約管理者處理；已結束的預約無法編輯。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -224,51 +224,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">預約卡片。取消與編輯排在底部。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這張卡片是閱讀與操作預約的地方 — 加入線上會議、報到、申請服務都在這裡。底部那兩個按鈕就是本文與</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcmnqd5h16ywp2bljdxmcs">
+      <w:hyperlink w:history="1" r:id="rIdfmwnu1lcipbdldihl09zo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">取消預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">要談的。如果根本看不到它們，請直接跳到最後一節。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 選擇編輯</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -605,62 +605,62 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">系列</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">預約則不同：它的每一場其實是一起建立的獨立預約，沒有範圍可選。編輯其中一項，會打開包含所有場次的系列編輯畫面。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 改你需要改的地方</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這張表單就是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfukj9ikihxud1ftjbzm3z">
+      <w:hyperlink w:history="1" r:id="rId5clxdeg-nlwfrcv7ajzhd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">裡的那一張，所以用法與當初預約時完全一樣：時間軸照樣顯示哪些時段有空，會議室選擇器照樣擋掉你無權使用的房間，表單也照樣在你填寫的同時回應。每個欄位的說明請見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxkqjlsisugwyglegtfbq3">
+      <w:hyperlink w:history="1" r:id="rIdcqosgsvmawo6g_jroxkhm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約表單參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4352925"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="user-booking-edit-form-zh-hant" descr="編輯預約 — 已填入既有內容的預約表單。" title="編輯預約 — 已填入既有內容的預約表單。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1062,85 +1062,85 @@
         <w:t xml:space="preserve">單純的移動不必重開整張表單，兩個日曆都可以直接拖曳：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">我的日曆</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">上下拖曳可改時間，拖曳邊緣可把會議拉長 — 請見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5kftx3wwelpwiiybco4c9">
+      <w:hyperlink w:history="1" r:id="rIdcv6lh-uajewraifgfhzzo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在我的日曆上更改預約時間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">資源日曆</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">上橫向拖到另一間會議室的欄位，即可更換會議室 — 請見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgg5ei1kzylocscmaaj8rr">
+      <w:hyperlink w:history="1" r:id="rIdpk4umuzdtegmalnoyf-0h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">比較會議室行程並移動預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩者最後都會停在一個簡短的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">編輯預約</w:t>
       </w:r>
@@ -1265,51 +1265,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1337"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">沒有管理此預約的權限</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="8023"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">須為發起人、其委託代表、已儲存且獲允許的主持人，或管理控制台的預約管理者。請檢查</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId4bnpxlg22cfwunz32fntf">
+            <w:hyperlink w:history="1" r:id="rIdch0dtlhwccaoikjoosldi">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">資源政策</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">的主持人權限；與會者的簽到、簽退及延長權限另行設定</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1337"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -1883,51 +1883,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrcjm54eedy5bxeelwecw7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/edit-a-booking/" TargetMode="External"/><Relationship Id="rId6-dahd_dmsdqdu9bqi3ph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdcmnqd5h16ywp2bljdxmcs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdfukj9ikihxud1ftjbzm3z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdxkqjlsisugwyglegtfbq3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rId5kftx3wwelpwiiybco4c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reschedule-a-booking-on-my-calendar/" TargetMode="External"/><Relationship Id="rIdgg5ei1kzylocscmaaj8rr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../compare-schedules-and-move-a-booking/" TargetMode="External"/><Relationship Id="rId4bnpxlg22cfwunz32fntf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ed1ae0096020702eaa19064113796bcee979996c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a0354f9cac3aab19133ab2dcd561e28799962fb7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0555eb3d02661b9d02ece2669c7fd3f533291157.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzn6wx34zawlwaxsoof1pe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/edit-a-booking/" TargetMode="External"/><Relationship Id="rIdwvi9kumeuh9rmnc4axtq7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdfmwnu1lcipbdldihl09zo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rId5clxdeg-nlwfrcv7ajzhd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdcqosgsvmawo6g_jroxkhm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIdcv6lh-uajewraifgfhzzo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reschedule-a-booking-on-my-calendar/" TargetMode="External"/><Relationship Id="rIdpk4umuzdtegmalnoyf-0h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../compare-schedules-and-move-a-booking/" TargetMode="External"/><Relationship Id="rIdch0dtlhwccaoikjoosldi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ed1ae0096020702eaa19064113796bcee979996c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a0354f9cac3aab19133ab2dcd561e28799962fb7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0555eb3d02661b9d02ece2669c7fd3f533291157.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>編輯已建立的預約</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>