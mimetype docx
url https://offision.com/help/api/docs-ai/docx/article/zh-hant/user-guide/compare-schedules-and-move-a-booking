--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,95 +26,95 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">比較會議室時間表並移動預約</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">把幾間會議室並排在同一個日曆上，看哪一間有空，然後把自己的預約拖到別的時間或別的會議室。彩色方塊各代表什麼、確認時會問你什麼，以及預約拒絕移動的十幾種原因。</w:t>
+        <w:t xml:space="preserve">把幾間會議室並排在同一個日曆上，看哪一間有空、各自又填滿了哪些時段，然後把自己的預約拖到別的時間或別的會議室。彩色方塊各代表什麼、確認時會問你什麼，以及預約拒絕移動的十幾種原因。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-02</w:t>
+        <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoqqbylkhhu-voqvc28wze">
+      <w:hyperlink w:history="1" r:id="rIdclanx_xxcqqtd0mn_yeki">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/compare-schedules-and-move-a-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約表單只讓你看到一間會議室的一天。資源日曆則同時把好幾間會議室的一天並排給你看
-— 這才答得出「所以三點到底哪一間有空」。而只要你自己的預約出現在那個格線上，你就可以拖著它移動：換時間，或換到另一間會議室。</w:t>
+— 這才答得出「所以三點到底哪一間有空」，也才看得出一間會議室週復一週填滿的是哪些時段。而只要你自己的預約出現在那個格線上，你就可以拖著它移動：換時間，或換到另一間會議室。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 只有 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">你發起的</w:t>
       </w:r>
       <w:r>
@@ -516,51 +516,51 @@
         <w:t xml:space="preserve">會議室</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">：依類型與類別、依 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">地點</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、依可容納人數、依室內設備，以及依你有沒有加星號。面板最上面的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">排序</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">同時決定會議室的排列順序 — 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzxrct7t-26lthcxhdh1qy">
+      <w:hyperlink w:history="1" r:id="rIdnwfukd62a_w_bl1mxvioy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">排序會議室列表</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">左邊的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約篩選</w:t>
       </w:r>
@@ -955,51 +955,51 @@
               <w:t xml:space="preserve"> 或 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">合併</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 方塊</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6849"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">與它共用空間的</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdofzqy-r6-fkxvupt8biga">
+            <w:hyperlink w:history="1" r:id="rIdlh12rptunsfklupb1nswx">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">可合併會議室</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">已被預約，因此這間不可用。那是結果而不是預約 — 既開不了也移不動</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">橫越格線的那條線是現在時間。其他人的預約一建立就會出現，你不需要重新整理。</w:t>
@@ -1727,51 +1727,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">更多選項</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 進表單修改。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">它也永遠不會移動別人的預約。如果同事佔著你要的會議室，日曆可以讓你看到這件事，但要不要改是他們的決定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">而且可以拖曳的地方不只這裡。如果你已經知道要移動哪一筆、只是想換個時間，你自己的日曆能做同樣的手勢，而且沒有其他會議室擋路
 — 請參閱 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdickogq1xrpfxgpo7svq7m">
+      <w:hyperlink w:history="1" r:id="rIdt__ou-dhv4hg9dogktbh8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在「我的日曆」更改預約時間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">有一種版面比其他弱：每月檢視的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">日曆</w:t>
       </w:r>
@@ -2215,51 +2215,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdoqqbylkhhu-voqvc28wze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/compare-schedules-and-move-a-booking/" TargetMode="External"/><Relationship Id="rIdzxrct7t-26lthcxhdh1qy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sort-the-room-list/" TargetMode="External"/><Relationship Id="rIdofzqy-r6-fkxvupt8biga" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rIdickogq1xrpfxgpo7svq7m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reschedule-a-booking-on-my-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f1526fe1b828ad9db3d5a85cfe855e8f2eeeb29a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9196a52da0288da97379a33f2b520830306753b3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/822e524d5cafc6f22bcb9f967608ee870a3b8996.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e9aaf6b6c4945e4ce3c2ea0742069225f287add9.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdclanx_xxcqqtd0mn_yeki" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/compare-schedules-and-move-a-booking/" TargetMode="External"/><Relationship Id="rIdnwfukd62a_w_bl1mxvioy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sort-the-room-list/" TargetMode="External"/><Relationship Id="rIdlh12rptunsfklupb1nswx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rIdt__ou-dhv4hg9dogktbh8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reschedule-a-booking-on-my-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f1526fe1b828ad9db3d5a85cfe855e8f2eeeb29a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9196a52da0288da97379a33f2b520830306753b3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/822e524d5cafc6f22bcb9f967608ee870a3b8996.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e9aaf6b6c4945e4ce3c2ea0742069225f287add9.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>比較會議室時間表並移動預約</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>