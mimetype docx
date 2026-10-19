--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdclanx_xxcqqtd0mn_yeki">
+      <w:hyperlink w:history="1" r:id="rIdkyvugdjkbm2xa7p0yjon6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/compare-schedules-and-move-a-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約表單只讓你看到一間會議室的一天。資源日曆則同時把好幾間會議室的一天並排給你看
 — 這才答得出「所以三點到底哪一間有空」，也才看得出一間會議室週復一週填滿的是哪些時段。而只要你自己的預約出現在那個格線上，你就可以拖著它移動：換時間，或換到另一間會議室。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -516,51 +516,51 @@
         <w:t xml:space="preserve">會議室</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">：依類型與類別、依 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">地點</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、依可容納人數、依室內設備，以及依你有沒有加星號。面板最上面的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">排序</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">同時決定會議室的排列順序 — 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnwfukd62a_w_bl1mxvioy">
+      <w:hyperlink w:history="1" r:id="rIdgvwhhwb6s8zt46gfwjesa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">排序會議室列表</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">左邊的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約篩選</w:t>
       </w:r>
@@ -955,51 +955,51 @@
               <w:t xml:space="preserve"> 或 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">合併</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 方塊</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6849"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">與它共用空間的</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdlh12rptunsfklupb1nswx">
+            <w:hyperlink w:history="1" r:id="rIdwxreimbrku2tbuipvo19e">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">可合併會議室</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">已被預約，因此這間不可用。那是結果而不是預約 — 既開不了也移不動</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">橫越格線的那條線是現在時間。其他人的預約一建立就會出現，你不需要重新整理。</w:t>
@@ -1727,51 +1727,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">更多選項</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 進表單修改。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">它也永遠不會移動別人的預約。如果同事佔著你要的會議室，日曆可以讓你看到這件事，但要不要改是他們的決定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">而且可以拖曳的地方不只這裡。如果你已經知道要移動哪一筆、只是想換個時間，你自己的日曆能做同樣的手勢，而且沒有其他會議室擋路
 — 請參閱 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt__ou-dhv4hg9dogktbh8">
+      <w:hyperlink w:history="1" r:id="rIdyantfanplyjihzryijgut">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在「我的日曆」更改預約時間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">有一種版面比其他弱：每月檢視的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">日曆</w:t>
       </w:r>
@@ -2215,51 +2215,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdclanx_xxcqqtd0mn_yeki" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/compare-schedules-and-move-a-booking/" TargetMode="External"/><Relationship Id="rIdnwfukd62a_w_bl1mxvioy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sort-the-room-list/" TargetMode="External"/><Relationship Id="rIdlh12rptunsfklupb1nswx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rIdt__ou-dhv4hg9dogktbh8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reschedule-a-booking-on-my-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f1526fe1b828ad9db3d5a85cfe855e8f2eeeb29a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9196a52da0288da97379a33f2b520830306753b3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/822e524d5cafc6f22bcb9f967608ee870a3b8996.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e9aaf6b6c4945e4ce3c2ea0742069225f287add9.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkyvugdjkbm2xa7p0yjon6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/compare-schedules-and-move-a-booking/" TargetMode="External"/><Relationship Id="rIdgvwhhwb6s8zt46gfwjesa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sort-the-room-list/" TargetMode="External"/><Relationship Id="rIdwxreimbrku2tbuipvo19e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rIdyantfanplyjihzryijgut" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reschedule-a-booking-on-my-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fdcd3595f2610c5271cf1222fbf95d8c5aeed1f1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b0287c215cebc3d56c985fd4c2cf6dfc0ab4ac9f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4d2ab3b7c1ccc6dce90cbd4e67a4f2156d2847cb.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d87c5e7da5310ae012750d989a183be8bb5ba9be.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>比較會議室時間表並移動預約</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>