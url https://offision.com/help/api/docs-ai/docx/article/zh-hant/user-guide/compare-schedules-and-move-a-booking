--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkyvugdjkbm2xa7p0yjon6">
+      <w:hyperlink w:history="1" r:id="rIdt5swgpsuelv1xrz4qendo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/compare-schedules-and-move-a-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約表單只讓你看到一間會議室的一天。資源日曆則同時把好幾間會議室的一天並排給你看
 — 這才答得出「所以三點到底哪一間有空」，也才看得出一間會議室週復一週填滿的是哪些時段。而只要你自己的預約出現在那個格線上，你就可以拖著它移動：換時間，或換到另一間會議室。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -516,51 +516,51 @@
         <w:t xml:space="preserve">會議室</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">：依類型與類別、依 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">地點</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、依可容納人數、依室內設備，以及依你有沒有加星號。面板最上面的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">排序</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">同時決定會議室的排列順序 — 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgvwhhwb6s8zt46gfwjesa">
+      <w:hyperlink w:history="1" r:id="rIdxvogu_lhc5xmgqwcls0zt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">排序會議室列表</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">左邊的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約篩選</w:t>
       </w:r>
@@ -955,51 +955,51 @@
               <w:t xml:space="preserve"> 或 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">合併</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 方塊</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6849"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">與它共用空間的</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdwxreimbrku2tbuipvo19e">
+            <w:hyperlink w:history="1" r:id="rId_ilpmyk0clrvsj0luh3xd">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">可合併會議室</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">已被預約，因此這間不可用。那是結果而不是預約 — 既開不了也移不動</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">橫越格線的那條線是現在時間。其他人的預約一建立就會出現，你不需要重新整理。</w:t>
@@ -1727,51 +1727,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">更多選項</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 進表單修改。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">它也永遠不會移動別人的預約。如果同事佔著你要的會議室，日曆可以讓你看到這件事，但要不要改是他們的決定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">而且可以拖曳的地方不只這裡。如果你已經知道要移動哪一筆、只是想換個時間，你自己的日曆能做同樣的手勢，而且沒有其他會議室擋路
 — 請參閱 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyantfanplyjihzryijgut">
+      <w:hyperlink w:history="1" r:id="rIdjltmzdzjxgzipkbzwsone">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在「我的日曆」更改預約時間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">有一種版面比其他弱：每月檢視的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">日曆</w:t>
       </w:r>
@@ -2215,51 +2215,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkyvugdjkbm2xa7p0yjon6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/compare-schedules-and-move-a-booking/" TargetMode="External"/><Relationship Id="rIdgvwhhwb6s8zt46gfwjesa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sort-the-room-list/" TargetMode="External"/><Relationship Id="rIdwxreimbrku2tbuipvo19e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rIdyantfanplyjihzryijgut" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reschedule-a-booking-on-my-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fdcd3595f2610c5271cf1222fbf95d8c5aeed1f1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b0287c215cebc3d56c985fd4c2cf6dfc0ab4ac9f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4d2ab3b7c1ccc6dce90cbd4e67a4f2156d2847cb.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d87c5e7da5310ae012750d989a183be8bb5ba9be.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdt5swgpsuelv1xrz4qendo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/compare-schedules-and-move-a-booking/" TargetMode="External"/><Relationship Id="rIdxvogu_lhc5xmgqwcls0zt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sort-the-room-list/" TargetMode="External"/><Relationship Id="rId_ilpmyk0clrvsj0luh3xd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rIdjltmzdzjxgzipkbzwsone" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reschedule-a-booking-on-my-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fdcd3595f2610c5271cf1222fbf95d8c5aeed1f1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b0287c215cebc3d56c985fd4c2cf6dfc0ab4ac9f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4d2ab3b7c1ccc6dce90cbd4e67a4f2156d2847cb.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d87c5e7da5310ae012750d989a183be8bb5ba9be.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>比較會議室時間表並移動預約</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>