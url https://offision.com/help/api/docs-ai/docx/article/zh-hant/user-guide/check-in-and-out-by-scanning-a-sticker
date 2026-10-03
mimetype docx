--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">掃描辦公桌或房間的貼紙來簽到與簽退</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">掃描貼在共享辦公桌或小房間上的 QR 碼會發生什麼 — 當場取用、確認你已經有的預約、 加時間、提早交還，以及每一種被拒絕的訊息代表什麼。</w:t>
+        <w:t xml:space="preserve">掃描貼在共享辦公桌或小房間上的 QR 碼會發生什麼 — 當場取用、確認你已經有的預約、加時間、提早交還，以及每一種被拒絕的訊息代表什麼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8e6xkoga2vnwnloi2ipop">
+      <w:hyperlink w:history="1" r:id="rId5b81qbfeu9ckgnavhenz-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/check-in-and-out-by-scanning-a-sticker/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">共享辦公桌和小房間往往不裝牆上的面板，而是貼一張列印的 QR 碼。那張代碼就是那張桌子的
 整個預約介面：把手機對上去，就可以取用這張桌子、確認你已經做好的預約、給自己多半個小時，
 或是離開時把它交還。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -419,51 +419,51 @@
       <w:r>
         <w:t xml:space="preserve">
 目前沒有完成訊息 — 簽到成功和掃描什麼都沒做，有那麼一瞬間看起來一模一樣。想確定是否成功，
 再掃一次即可：你已經簽到的桌子會回應預約本身，就像步驟 4 那樣。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">我的日曆</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 也看得到。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這是最重要的一次掃描。在需要簽到的桌子或房間上，沒有人確認的預約會被視為未到場，並在
 中途被收回 — 所以這次掃描正是避免你人還坐在那裡、桌子卻被讓給別人的關鍵。可用的時間長度
 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkr3hrsnlqccpql9scsevi">
+      <w:hyperlink w:history="1" r:id="rId4yuwugchzeudamciszdo1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">簽到與未到場的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 使用期間，加時間或交還</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在預約進行期間再掃一次同一張代碼，你會看到預約本身，包括已經進行多久、還剩多久。</w:t>
@@ -956,157 +956,157 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這篇文章不涵蓋的部分</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">會議室門上的螢幕。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是面板，螢幕上的代碼會隨著房間的狀態改變 — 請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdydxpoqbm_g6io-tnvmqe4">
+      <w:hyperlink w:history="1" r:id="rIdhz7onvhtym2e-hu9wh6rg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">以 QR Code 簽到，並證明你人在現場</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約未來的時段。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 掃描永遠只會把「現在」給你。要訂下週二，請用應用程式 — 請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmzx6zofajr_dhnjv4vqe7">
+      <w:hyperlink w:history="1" r:id="rId7pkloxgdfof8jv5pqyl2h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">取消。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">立即結束</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 停止的是已經開始的預約；取消一筆還沒開始的預約是另一回事 —
 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnq_uvv22wh7iilr1y_2ph">
+      <w:hyperlink w:history="1" r:id="rId2mg0o0za3pgqwbjpn4am0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">取消預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">貼紙從哪裡來。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 由管理員列印並張貼 — 請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqsefjm-segyejahnvjkwq">
+      <w:hyperlink w:history="1" r:id="rIdtw4v61nk2ihek7ddqv6gs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">列印並張貼資源貼紙</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1531,51 +1531,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8e6xkoga2vnwnloi2ipop" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdkr3hrsnlqccpql9scsevi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdydxpoqbm_g6io-tnvmqe4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdmzx6zofajr_dhnjv4vqe7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdnq_uvv22wh7iilr1y_2ph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdqsefjm-segyejahnvjkwq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ac0198d5c14f8a0beebd21ee2389adafcb1eb060.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f56f8816adafe4e9e1bbae6d88fe291be1b1ea6c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d85a3cf8a8ce28cf38ac3cd0695dda4c7d858b13.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/49a5fefdccaffbf897251690aec1a4ba661b91c0.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5684a9f8cbf721a173f9bcd0ecd99ef6a1c19286.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0cc19dc6e29a92173091e06f98c8f15feda9a252.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4eb202b6258350a36e4deb8e095f64a85078f68f.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5b81qbfeu9ckgnavhenz-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rId4yuwugchzeudamciszdo1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdhz7onvhtym2e-hu9wh6rg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rId7pkloxgdfof8jv5pqyl2h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rId2mg0o0za3pgqwbjpn4am0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdtw4v61nk2ihek7ddqv6gs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ac0198d5c14f8a0beebd21ee2389adafcb1eb060.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f56f8816adafe4e9e1bbae6d88fe291be1b1ea6c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d85a3cf8a8ce28cf38ac3cd0695dda4c7d858b13.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/49a5fefdccaffbf897251690aec1a4ba661b91c0.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5684a9f8cbf721a173f9bcd0ecd99ef6a1c19286.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0cc19dc6e29a92173091e06f98c8f15feda9a252.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4eb202b6258350a36e4deb8e095f64a85078f68f.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>掃描辦公桌或房間的貼紙來簽到與簽退</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>