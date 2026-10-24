--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5b81qbfeu9ckgnavhenz-">
+      <w:hyperlink w:history="1" r:id="rIdwsrkpaeypvnj8frs2xcpl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/check-in-and-out-by-scanning-a-sticker/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">共享辦公桌和小房間往往不裝牆上的面板，而是貼一張列印的 QR 碼。那張代碼就是那張桌子的
 整個預約介面：把手機對上去，就可以取用這張桌子、確認你已經做好的預約、給自己多半個小時，
 或是離開時把它交還。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -419,51 +419,51 @@
       <w:r>
         <w:t xml:space="preserve">
 目前沒有完成訊息 — 簽到成功和掃描什麼都沒做，有那麼一瞬間看起來一模一樣。想確定是否成功，
 再掃一次即可：你已經簽到的桌子會回應預約本身，就像步驟 4 那樣。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">我的日曆</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 也看得到。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這是最重要的一次掃描。在需要簽到的桌子或房間上，沒有人確認的預約會被視為未到場，並在
 中途被收回 — 所以這次掃描正是避免你人還坐在那裡、桌子卻被讓給別人的關鍵。可用的時間長度
 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4yuwugchzeudamciszdo1">
+      <w:hyperlink w:history="1" r:id="rId5kajqn3orgdfyj3iwsib_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">簽到與未到場的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 使用期間，加時間或交還</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在預約進行期間再掃一次同一張代碼，你會看到預約本身，包括已經進行多久、還剩多久。</w:t>
@@ -956,157 +956,157 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這篇文章不涵蓋的部分</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">會議室門上的螢幕。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是面板，螢幕上的代碼會隨著房間的狀態改變 — 請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhz7onvhtym2e-hu9wh6rg">
+      <w:hyperlink w:history="1" r:id="rIdbqucavabntkxj7xkdlaiy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">以 QR Code 簽到，並證明你人在現場</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約未來的時段。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 掃描永遠只會把「現在」給你。要訂下週二，請用應用程式 — 請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7pkloxgdfof8jv5pqyl2h">
+      <w:hyperlink w:history="1" r:id="rId4urrou3s3geu3icsiabnx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">取消。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">立即結束</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 停止的是已經開始的預約；取消一筆還沒開始的預約是另一回事 —
 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2mg0o0za3pgqwbjpn4am0">
+      <w:hyperlink w:history="1" r:id="rIdaifymcqmn7nor4i6sqmso">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">取消預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">貼紙從哪裡來。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 由管理員列印並張貼 — 請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtw4v61nk2ihek7ddqv6gs">
+      <w:hyperlink w:history="1" r:id="rIdlhct1s5pt40hl59i7h9pe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">列印並張貼資源貼紙</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1531,51 +1531,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5b81qbfeu9ckgnavhenz-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rId4yuwugchzeudamciszdo1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdhz7onvhtym2e-hu9wh6rg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rId7pkloxgdfof8jv5pqyl2h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rId2mg0o0za3pgqwbjpn4am0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdtw4v61nk2ihek7ddqv6gs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ac0198d5c14f8a0beebd21ee2389adafcb1eb060.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f56f8816adafe4e9e1bbae6d88fe291be1b1ea6c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d85a3cf8a8ce28cf38ac3cd0695dda4c7d858b13.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/49a5fefdccaffbf897251690aec1a4ba661b91c0.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5684a9f8cbf721a173f9bcd0ecd99ef6a1c19286.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0cc19dc6e29a92173091e06f98c8f15feda9a252.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4eb202b6258350a36e4deb8e095f64a85078f68f.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwsrkpaeypvnj8frs2xcpl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rId5kajqn3orgdfyj3iwsib_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdbqucavabntkxj7xkdlaiy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rId4urrou3s3geu3icsiabnx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdaifymcqmn7nor4i6sqmso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdlhct1s5pt40hl59i7h9pe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c3116f917dff7fdac051931e670c707de73f068e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4b9eb7551569bd1b29cbfb7d076c2fc2dd50ed3e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fd5482483e253d8fd387b9c1cd91348d01ca2cf0.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/80381af47dee25d90c7937aee98ca94aa58454b9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7ce0554fd45ef53270b814ff0c75aa9e7f16f261.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/74d721ab2b6478e310987b026e190b2c6247f25f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cfd1e1307f61a767733e572e54ec35ccdbd152ff.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>掃描辦公桌或房間的貼紙來簽到與簽退</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>