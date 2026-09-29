--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,97 +26,97 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">更改您的密碼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">在自己的個人資料裡從安全性設定換掉登入用的密碼：三個欄位、決定「更新」什麼時候 能按的條件清單，以及哪些情況是 Offision 主動要求您換密碼。</w:t>
+        <w:t xml:space="preserve">在自己的個人資料裡從安全性設定換掉登入用的密碼：三個欄位、決定「更新」什麼時候能按的條件清單，以及哪些情況是 Offision 主動要求您換密碼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoa801swngawq_1q95a3zm">
+      <w:hyperlink w:history="1" r:id="rIdgorsa9d49lgxmduqyjrgg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/change-your-password/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">密碼由您自己在 Offision 裡面更改，而且要打得出當前的密碼才行。這就是這一頁和
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkm10awdba7q0puxe-n2cz">
+      <w:hyperlink w:history="1" r:id="rId6icxhmfsqonwceimrf4rq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">重設忘記的密碼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 的差別——如果您給不出當前密碼，
 那一頁才是回去的路。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -643,51 +643,51 @@
         </w:rPr>
         <w:t xml:space="preserve">「之前的密碼已過期」</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。多久一次是
 貴公司的設定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">條件清單的行為跟上面完全一樣。做完之前您不能去 Offision 的其他地方，離開這一頁
 的唯一辦法是登出。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">從邀請郵件設定第一組密碼又是另一個畫面，請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0g4lubxzelof9uleki8wb">
+      <w:hyperlink w:history="1" r:id="rIdxwvffuvsvkjckuocdybzq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">登入 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果新密碼一直不被接受</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -911,51 +911,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">貴公司是透過 Microsoft 365 或 Google Workspace 登入，沒有 Offision 密碼可以改。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果您不知道的其實是當前密碼，就別再猜了，改用
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdipnk4j107p4ixy100cwym">
+      <w:hyperlink w:history="1" r:id="rIdixrye191zia2ic14fpva5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">重設忘記的密碼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1380,51 +1380,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdoa801swngawq_1q95a3zm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/change-your-password/" TargetMode="External"/><Relationship Id="rIdkm10awdba7q0puxe-n2cz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rId0g4lubxzelof9uleki8wb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdipnk4j107p4ixy100cwym" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/67c236aa23d19d810484d1b81cb44bb73a9e7b98.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bfbed2f6cf67926a48c8c4f0d7f453178d4f2085.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgorsa9d49lgxmduqyjrgg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/change-your-password/" TargetMode="External"/><Relationship Id="rId6icxhmfsqonwceimrf4rq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rIdxwvffuvsvkjckuocdybzq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdixrye191zia2ic14fpva5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/67c236aa23d19d810484d1b81cb44bb73a9e7b98.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bfbed2f6cf67926a48c8c4f0d7f453178d4f2085.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>更改您的密碼</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>