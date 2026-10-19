--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,71 +52,71 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgorsa9d49lgxmduqyjrgg">
+      <w:hyperlink w:history="1" r:id="rIdxcga4nxuf0w-heqqa9fww">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/change-your-password/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">密碼由您自己在 Offision 裡面更改，而且要打得出當前的密碼才行。這就是這一頁和
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6icxhmfsqonwceimrf4rq">
+      <w:hyperlink w:history="1" r:id="rIdbwcbzgnnn0gwnjwyeeli5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">重設忘記的密碼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 的差別——如果您給不出當前密碼，
 那一頁才是回去的路。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -643,51 +643,51 @@
         </w:rPr>
         <w:t xml:space="preserve">「之前的密碼已過期」</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。多久一次是
 貴公司的設定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">條件清單的行為跟上面完全一樣。做完之前您不能去 Offision 的其他地方，離開這一頁
 的唯一辦法是登出。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">從邀請郵件設定第一組密碼又是另一個畫面，請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxwvffuvsvkjckuocdybzq">
+      <w:hyperlink w:history="1" r:id="rId5knlfj7mob36izjxxkl4s">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">登入 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果新密碼一直不被接受</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -911,51 +911,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">貴公司是透過 Microsoft 365 或 Google Workspace 登入，沒有 Offision 密碼可以改。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果您不知道的其實是當前密碼，就別再猜了，改用
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdixrye191zia2ic14fpva5">
+      <w:hyperlink w:history="1" r:id="rIdnul9yvqttkiqg1ux_9_fw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">重設忘記的密碼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1380,51 +1380,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgorsa9d49lgxmduqyjrgg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/change-your-password/" TargetMode="External"/><Relationship Id="rId6icxhmfsqonwceimrf4rq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rIdxwvffuvsvkjckuocdybzq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdixrye191zia2ic14fpva5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/67c236aa23d19d810484d1b81cb44bb73a9e7b98.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bfbed2f6cf67926a48c8c4f0d7f453178d4f2085.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxcga4nxuf0w-heqqa9fww" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/change-your-password/" TargetMode="External"/><Relationship Id="rIdbwcbzgnnn0gwnjwyeeli5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rId5knlfj7mob36izjxxkl4s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdnul9yvqttkiqg1ux_9_fw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/14d28776cdcb418a8e83afe3cee3338f0a5d4a1c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/288b3ec3c4f4c93a44939fac3306e08728d2d973.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>更改您的密碼</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>