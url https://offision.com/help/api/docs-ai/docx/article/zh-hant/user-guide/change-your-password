--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,71 +52,71 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxcga4nxuf0w-heqqa9fww">
+      <w:hyperlink w:history="1" r:id="rIdpniuiiut8m17tjcdfuakl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/change-your-password/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">密碼由您自己在 Offision 裡面更改，而且要打得出當前的密碼才行。這就是這一頁和
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbwcbzgnnn0gwnjwyeeli5">
+      <w:hyperlink w:history="1" r:id="rIds_7mh1dri5zp8wjxq5p-s">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">重設忘記的密碼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 的差別——如果您給不出當前密碼，
 那一頁才是回去的路。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -643,51 +643,51 @@
         </w:rPr>
         <w:t xml:space="preserve">「之前的密碼已過期」</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。多久一次是
 貴公司的設定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">條件清單的行為跟上面完全一樣。做完之前您不能去 Offision 的其他地方，離開這一頁
 的唯一辦法是登出。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">從邀請郵件設定第一組密碼又是另一個畫面，請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5knlfj7mob36izjxxkl4s">
+      <w:hyperlink w:history="1" r:id="rIdicsaok34f2q9b-cxtozez">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">登入 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果新密碼一直不被接受</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -911,51 +911,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">貴公司是透過 Microsoft 365 或 Google Workspace 登入，沒有 Offision 密碼可以改。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果您不知道的其實是當前密碼，就別再猜了，改用
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnul9yvqttkiqg1ux_9_fw">
+      <w:hyperlink w:history="1" r:id="rIdk85nihkv2rwu7dnvrkjy0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">重設忘記的密碼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1380,51 +1380,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxcga4nxuf0w-heqqa9fww" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/change-your-password/" TargetMode="External"/><Relationship Id="rIdbwcbzgnnn0gwnjwyeeli5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rId5knlfj7mob36izjxxkl4s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdnul9yvqttkiqg1ux_9_fw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/14d28776cdcb418a8e83afe3cee3338f0a5d4a1c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/288b3ec3c4f4c93a44939fac3306e08728d2d973.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpniuiiut8m17tjcdfuakl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/change-your-password/" TargetMode="External"/><Relationship Id="rIds_7mh1dri5zp8wjxq5p-s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rIdicsaok34f2q9b-cxtozez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdk85nihkv2rwu7dnvrkjy0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/14d28776cdcb418a8e83afe3cee3338f0a5d4a1c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/288b3ec3c4f4c93a44939fac3306e08728d2d973.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>更改您的密碼</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>