--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -42,94 +42,94 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">把會議室交還出去：在整場取消與只釋出會議室之間怎麼選、重複預約在刪除之前會先問什麼、取消之後日曆邀請與配額會怎樣，以及它為什麼不等於提早結束會議。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-04</w:t>
+        <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_xhehvp03tgyartf06fzn">
+      <w:hyperlink w:history="1" r:id="rId-0qswwzal3a5-ydme9n0q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/cancel-a-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">取消會把會議室交還回去。預約會從你和所有人的日曆上消失，會議室從那一刻起重新顯示為空閒，這筆預約用掉的配額也會退還給你。若會議室或你自己的日曆與 Outlook、Google 同步，那邊的會議也會一併撤回 — 所以受邀者是由日曆系統通知，不必你再說一次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
-你只能取消自己主辦的預約，而且必須在開始之前。如果會議已經在進行，你要找的是</w:t>
+你可以取消自己主辦的預約，以及把你設為委託代表的人的預約，而且必須在開始之前。如果會議已經在進行，你要找的是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">立即結束</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，那是另一回事 — 請見倒數第二節。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 打開預約</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -143,51 +143,51 @@
         <w:t xml:space="preserve">我的預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">我的日曆</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，或資源日曆。它們都會打開同一張卡片，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">取消</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">就在底部。卡片的樣子可以在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd-i8m2myh_fk0vujtm_8b">
+      <w:hyperlink w:history="1" r:id="rIdovm5z-v1yejhe30j52osx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">編輯已建立的預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">裡看到。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 選擇取消</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">若預約含有會議室，或它是一起建立的多筆預約之一，按下</w:t>
@@ -1122,90 +1122,90 @@
               <w:t xml:space="preserve">因未報到而被釋出</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="8259"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">需要報到的會議室，若沒有人報到就會自動釋出。那是</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">會被計算的</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">，而取消不會：請見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdu_q6u_2tgi1z66gpgoe4d">
+            <w:hyperlink w:history="1" r:id="rIdacuhpsbix2doeks5msaof">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">什麼情況算缺席</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">所以提早取消是最乾淨的做法：會議室早一點空出來，別人還來得及用，你的紀錄上也不會留下任何東西。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">配額會回來。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 取消的預約全額退還 — 除非該會議室設了退還期限，過了期限之後即使取消，配額也不會退回。那個期限是逐間會議室的設定，說明在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjpeabrghodj5spwbqgimj">
+      <w:hyperlink w:history="1" r:id="rId5tk-qds-gi0veo9hbh8wy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">資源政策參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">找不到取消按鈕時</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1226,284 +1226,305 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">多走一步：一個已經不能編輯的預約可能仍然可以取消，而由 4.5.14 起，它能走多遠是由會議室決定，不再是一條固定規則。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3914"/>
-        <w:gridCol w:w="5446"/>
+        <w:gridCol w:w="2594"/>
+        <w:gridCol w:w="6766"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3914"/>
+            <w:tcW w:type="dxa" w:w="2594"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">為什麼看不到</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5446"/>
+            <w:tcW w:type="dxa" w:w="6766"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">可以改做什麼</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3914"/>
+            <w:tcW w:type="dxa" w:w="2594"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">這不是你的預約</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5446"/>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">只有主辦人能取消，請找對方</w:t>
+            <w:tcW w:type="dxa" w:w="6766"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">只有主辦人、他的委託代表，或在管理控制台的預約管理者能取消 — 請看</w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rId6mgomaoekzvinhm8oqacy">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">委託代表</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve">。身為委託代表，先把主頁上的 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">我的日曆</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> 切換成那個人</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3914"/>
+            <w:tcW w:type="dxa" w:w="2594"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">會議已經結束</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5446"/>
+            <w:tcW w:type="dxa" w:w="6766"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">已經沒有東西可以交還</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3914"/>
+            <w:tcW w:type="dxa" w:w="2594"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">簽到時段已經開始，而該會議室不允許由那時起取消</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5446"/>
+            <w:tcW w:type="dxa" w:w="6766"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">讓它進行下去，或者簽到後用</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">立即結束</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">。這是會議室的設定</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3914"/>
+            <w:tcW w:type="dxa" w:w="2594"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">你已經簽到，而該會議室不允許取消進行中的會議</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5446"/>
+            <w:tcW w:type="dxa" w:w="6766"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">改用</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">立即結束</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> — 在卡片上，或在會議室門口的面板</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3914"/>
+            <w:tcW w:type="dxa" w:w="2594"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">太接近開始時間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5446"/>
+            <w:tcW w:type="dxa" w:w="6766"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">會議室可以設定在開始前多久不准編輯或取消。請洽負責那間會議室的人</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩條與簽到有關的規則都是逐間會議室設定，而出廠預設維持大家熟悉的行為：等待簽到期間可以取消，簽到之後不可以。負責那間會議室的人兩者都可以更改，見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq3axee1opolaexihc9xu8">
+      <w:hyperlink w:history="1" r:id="rId3ngyrjjgabgovxhfb7ags">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">資源規則設定一覽</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。在允許使用中取消的會議室，進行中會議的卡片上，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">取消</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">會與</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1976,51 +1997,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_xhehvp03tgyartf06fzn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdd-i8m2myh_fk0vujtm_8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIdu_q6u_2tgi1z66gpgoe4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdjpeabrghodj5spwbqgimj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdq3axee1opolaexihc9xu8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c890b7e3ab6df3640b667bf65bf206d6a0ca1af4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bc112ff099204e7e5daf7f626274c0bbc0e2304a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/64d71320eb2402cd140b82b72cfee3886def6552.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-0qswwzal3a5-ydme9n0q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdovm5z-v1yejhe30j52osx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIdacuhpsbix2doeks5msaof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId5tk-qds-gi0veo9hbh8wy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rId6mgomaoekzvinhm8oqacy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/user-delegation/" TargetMode="External"/><Relationship Id="rId3ngyrjjgabgovxhfb7ags" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c890b7e3ab6df3640b667bf65bf206d6a0ca1af4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bc112ff099204e7e5daf7f626274c0bbc0e2304a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/64d71320eb2402cd140b82b72cfee3886def6552.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>取消預約</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>