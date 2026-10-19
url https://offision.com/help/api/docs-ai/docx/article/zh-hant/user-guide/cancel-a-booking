--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -42,152 +42,184 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">把會議室交還出去：在整場取消與只釋出會議室之間怎麼選、重複預約在刪除之前會先問什麼、取消之後日曆邀請與配額會怎樣，以及它為什麼不等於提早結束會議。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-23</w:t>
+        <w:t xml:space="preserve">2026-10-09</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-0qswwzal3a5-ydme9n0q">
+      <w:hyperlink w:history="1" r:id="rIdjjrnbbkengzwsnlksglj_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/cancel-a-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">取消會把會議室交還回去。預約會從你和所有人的日曆上消失，會議室從那一刻起重新顯示為空閒，這筆預約用掉的配額也會退還給你。若會議室或你自己的日曆與 Outlook、Google 同步，那邊的會議也會一併撤回 — 所以受邀者是由日曆系統通知，不必你再說一次。</w:t>
+        <w:t xml:space="preserve">取消會把會議室交還回去。預約會從你和所有人的日曆上消失，會議室從那一刻起重新顯示為空閒，配額只會在資源的</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdp5ov0k9q745vjbqwlf7cj">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">退還規則</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">允許時退還。若會議室或你自己的日曆與 Outlook、Google 同步，那邊的會議也會一併撤回 — 所以受邀者是由日曆系統通知，不必你再說一次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
-你可以取消自己主辦的預約，以及把你設為委託代表的人的預約，而且必須在開始之前。如果會議已經在進行，你要找的是</w:t>
+開始前可管理自己主辦或獲委託管理的預約。自 4.6.1 起，若所有適用的</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdqlv9vi6_hmfjfs1k3bddy">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">資源政策</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">都開啟</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">允許主持人編輯及取消預約</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，已儲存的主持人也可編輯或取消。現有及新政策皆預設開啟。一般與會者沒有此權限。會議室原有的取消期限與簽到規則仍然適用。若會議已開始，請確認是否應使用</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">立即結束</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">，那是另一回事 — 請見倒數第二節。</w:t>
+        <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 打開預約</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在任何看得到它的地方點一下都可以 — 主頁的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">我的預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">我的日曆</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，或資源日曆。它們都會打開同一張卡片，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">取消</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">就在底部。卡片的樣子可以在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdovm5z-v1yejhe30j52osx">
+      <w:hyperlink w:history="1" r:id="rIdfexgjofregfo8s3qebn2e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">編輯已建立的預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">裡看到。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 選擇取消</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">若預約含有會議室，或它是一起建立的多筆預約之一，按下</w:t>
@@ -1044,51 +1076,51 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">立即結束</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="8259"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">把</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">進行中</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">的會議提早結束，並交還剩下的時間。這筆預約仍然發生過，也仍計為已使用。三者之中只有它能用在進行中的會議</w:t>
+              <w:t xml:space="preserve">的會議提早結束，並交還剩下的時間。這筆預約仍然發生過，也仍計為已使用。用來結束進行中的會議；是否允許使用中取消，另由會議室政策決定</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1101"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">延長時間</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1122,95 +1154,95 @@
               <w:t xml:space="preserve">因未報到而被釋出</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="8259"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">需要報到的會議室，若沒有人報到就會自動釋出。那是</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">會被計算的</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">，而取消不會：請見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdacuhpsbix2doeks5msaof">
+            <w:hyperlink w:history="1" r:id="rIdhz7c1mvuc0u3tn8ogmcgw">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">什麼情況算缺席</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">所以提早取消是最乾淨的做法：會議室早一點空出來，別人還來得及用，你的紀錄上也不會留下任何東西。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">配額會回來。</w:t>
-[...4 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rId5tk-qds-gi0veo9hbh8wy">
+        <w:t xml:space="preserve">配額退還取決於資源設定。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 只有啟用退還且在退還期限內取消，才會退還配額。請參閱</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdzsemy4zpyjrztwx9lypsf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">資源政策參考</w:t>
+          <w:t xml:space="preserve">配額退還設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">找不到取消按鈕時</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">取消</w:t>
       </w:r>
@@ -1284,85 +1316,75 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">可以改做什麼</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2594"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">這不是你的預約</w:t>
+              <w:t xml:space="preserve">沒有管理此預約的權限</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6766"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">只有主辦人、他的委託代表，或在管理控制台的預約管理者能取消 — 請看</w:t>
-[...1 lines deleted...]
-            <w:hyperlink w:history="1" r:id="rId6mgomaoekzvinhm8oqacy">
+              <w:t xml:space="preserve">須為發起人、其委託代表、已儲存且獲允許的主持人，或管理控制台的預約管理者。請檢查</w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rId3fjkqtewtucvsfl1y5x60">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t xml:space="preserve">委託代表</w:t>
+                <w:t xml:space="preserve">資源政策</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
-              <w:t xml:space="preserve">。身為委託代表，先把主頁上的 </w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> 切換成那個人</w:t>
+              <w:t xml:space="preserve">的主持人權限</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2594"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">會議已經結束</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6766"/>
           </w:tcPr>
@@ -1480,51 +1502,51 @@
             <w:tcW w:type="dxa" w:w="6766"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">會議室可以設定在開始前多久不准編輯或取消。請洽負責那間會議室的人</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩條與簽到有關的規則都是逐間會議室設定，而出廠預設維持大家熟悉的行為：等待簽到期間可以取消，簽到之後不可以。負責那間會議室的人兩者都可以更改，見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3ngyrjjgabgovxhfb7ags">
+      <w:hyperlink w:history="1" r:id="rIdub1_t2bmcnj1biv9i9s_e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">資源規則設定一覽</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。在允許使用中取消的會議室，進行中會議的卡片上，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">取消</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">會與</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1997,51 +2019,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-0qswwzal3a5-ydme9n0q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdovm5z-v1yejhe30j52osx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIdacuhpsbix2doeks5msaof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId5tk-qds-gi0veo9hbh8wy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rId6mgomaoekzvinhm8oqacy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/user-delegation/" TargetMode="External"/><Relationship Id="rId3ngyrjjgabgovxhfb7ags" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c890b7e3ab6df3640b667bf65bf206d6a0ca1af4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bc112ff099204e7e5daf7f626274c0bbc0e2304a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/64d71320eb2402cd140b82b72cfee3886def6552.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjjrnbbkengzwsnlksglj_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdp5ov0k9q745vjbqwlf7cj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdqlv9vi6_hmfjfs1k3bddy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdfexgjofregfo8s3qebn2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIdhz7c1mvuc0u3tn8ogmcgw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdzsemy4zpyjrztwx9lypsf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/quota-policy-reference/" TargetMode="External"/><Relationship Id="rId3fjkqtewtucvsfl1y5x60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdub1_t2bmcnj1biv9i9s_e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/37441095eebfb06f1ee728bf934be5151d806845.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cd8ff8548718281d5b046f602f8afb6bb0f197a9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9e5582617b45beeb285501ac5d58de6e149d939a.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>取消預約</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>