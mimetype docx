--- v0 (2026-09-28)
+++ v1 (2026-10-18)
@@ -52,79 +52,79 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp4ey-lvsyfaxvwzuvzyne">
+      <w:hyperlink w:history="1" r:id="rIdkn23wpyb2hhid805zvnxz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/book-desks-together/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一個預約不限於一個辦公桌。團隊要並排坐的一整排座位，可以放進同一個預約裡，
 也就是說取消一次就全部交還，不必在星期五下午逐個取消六次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一頁只講它跟</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyhqrk_p0o40ritphyfw0d">
+      <w:hyperlink w:history="1" r:id="rIdhmydt73yxwjk7jcyuokcc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約辦公桌</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">有甚麼不同。如果還沒看過那一頁，
 先看會比較容易明白。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -549,51 +549,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果公司有預約額度，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">每個辦公桌分別計算</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。六個辦公桌用掉的是六個辦公桌的
 額度，不是一個預約的額度。餘額可在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp5iydebfmnkagneaocbxx">
+      <w:hyperlink w:history="1" r:id="rIdln3kjuwo_hzlmhyehejhs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約前先查看你的額度</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">查看。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -618,99 +618,99 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一個預約只帶一個名字，就是表單上方的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約者</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 一行。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一般情況下是你自己。如果你的帳戶已獲准代其他同事預約，這一行會變成選單，你可以
 把預約掛在他們名下 — 座位、確認電郵和額度都算在他們身上。如果看不到這一行，
 表示你的帳戶名下沒有可代訂的人，要由管理員加上：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnm17fvzo6pegd8bvungwc">
+      <w:hyperlink w:history="1" r:id="rIdnubz-s9ed9pjf2ne01eve">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定委託代表</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">因為一個預約只帶一個名字，六個人各自要用自己的名字佔一個位，就是六個預約；
 單純 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">為</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 團隊留起六個座位，則是一個。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 一次取消全部</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這是前面功夫得到回報的地方。這些辦公桌是同一個預約，所以取消也是一次 — 開啟
 它、取消一次，裡面每一個辦公桌都會在同一刻釋出。請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrwwy9yam15pfghqfwo6oh">
+      <w:hyperlink w:history="1" r:id="rId1_owmmkzdkm4gdvearo7d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">取消預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">重複的辦公桌預約也一樣：取消整個系列，往後所有日子都會在一個動作裡釋出。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 確認是否成功</w:t>
@@ -759,51 +759,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一頁不包括</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">大量建立辦公桌。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是管理員的工作 — 請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo4k6t4wje3b_iu4ieydnd">
+      <w:hyperlink w:history="1" r:id="rIdfa4jd_zyi8zr1xenwirwq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增辦公桌</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1290,51 +1290,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdp4ey-lvsyfaxvwzuvzyne" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/book-desks-together/" TargetMode="External"/><Relationship Id="rIdyhqrk_p0o40ritphyfw0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../book-a-desk/" TargetMode="External"/><Relationship Id="rIdp5iydebfmnkagneaocbxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-your-quota-before-you-book/" TargetMode="External"/><Relationship Id="rIdnm17fvzo6pegd8bvungwc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/set-up-user-delegates/" TargetMode="External"/><Relationship Id="rIdrwwy9yam15pfghqfwo6oh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdo4k6t4wje3b_iu4ieydnd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-desk/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/630152dd36a2b071b0beeeb8716a8c93acd49a6e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6afb623ec93c517b63e744562bd680d048d0b10e.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkn23wpyb2hhid805zvnxz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/book-desks-together/" TargetMode="External"/><Relationship Id="rIdhmydt73yxwjk7jcyuokcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../book-a-desk/" TargetMode="External"/><Relationship Id="rIdln3kjuwo_hzlmhyehejhs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-your-quota-before-you-book/" TargetMode="External"/><Relationship Id="rIdnubz-s9ed9pjf2ne01eve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/set-up-user-delegates/" TargetMode="External"/><Relationship Id="rId1_owmmkzdkm4gdvearo7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdfa4jd_zyi8zr1xenwirwq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-desk/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d0629d030f56f8fb542c9e98ac685b4c2fbcad51.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/be8d269c79d6796c43b454fb09ffd04f33a64890.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>一次預約多個辦公桌</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>