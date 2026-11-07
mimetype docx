--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,79 +52,79 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkn23wpyb2hhid805zvnxz">
+      <w:hyperlink w:history="1" r:id="rIdqpxwp2klidonankstykjf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/book-desks-together/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一個預約不限於一個辦公桌。團隊要並排坐的一整排座位，可以放進同一個預約裡，
 也就是說取消一次就全部交還，不必在星期五下午逐個取消六次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一頁只講它跟</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhmydt73yxwjk7jcyuokcc">
+      <w:hyperlink w:history="1" r:id="rIddqncquv9h5qkphpajmtx_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約辦公桌</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">有甚麼不同。如果還沒看過那一頁，
 先看會比較容易明白。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -549,51 +549,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果公司有預約額度，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">每個辦公桌分別計算</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。六個辦公桌用掉的是六個辦公桌的
 額度，不是一個預約的額度。餘額可在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdln3kjuwo_hzlmhyehejhs">
+      <w:hyperlink w:history="1" r:id="rIdembz8e5qd3nkw3uuqkbc7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約前先查看你的額度</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">查看。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -618,99 +618,99 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一個預約只帶一個名字，就是表單上方的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約者</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 一行。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一般情況下是你自己。如果你的帳戶已獲准代其他同事預約，這一行會變成選單，你可以
 把預約掛在他們名下 — 座位、確認電郵和額度都算在他們身上。如果看不到這一行，
 表示你的帳戶名下沒有可代訂的人，要由管理員加上：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnubz-s9ed9pjf2ne01eve">
+      <w:hyperlink w:history="1" r:id="rIdfthp_vykqlpyietymxxv_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定委託代表</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">因為一個預約只帶一個名字，六個人各自要用自己的名字佔一個位，就是六個預約；
 單純 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">為</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 團隊留起六個座位，則是一個。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 一次取消全部</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這是前面功夫得到回報的地方。這些辦公桌是同一個預約，所以取消也是一次 — 開啟
 它、取消一次，裡面每一個辦公桌都會在同一刻釋出。請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1_owmmkzdkm4gdvearo7d">
+      <w:hyperlink w:history="1" r:id="rIdhjbhrcodkqeauyapjnd-o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">取消預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">重複的辦公桌預約也一樣：取消整個系列，往後所有日子都會在一個動作裡釋出。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 確認是否成功</w:t>
@@ -759,51 +759,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一頁不包括</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">大量建立辦公桌。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是管理員的工作 — 請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfa4jd_zyi8zr1xenwirwq">
+      <w:hyperlink w:history="1" r:id="rIdn61b1vnfwh6gzfyap1qbg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增辦公桌</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1290,51 +1290,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkn23wpyb2hhid805zvnxz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/book-desks-together/" TargetMode="External"/><Relationship Id="rIdhmydt73yxwjk7jcyuokcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../book-a-desk/" TargetMode="External"/><Relationship Id="rIdln3kjuwo_hzlmhyehejhs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-your-quota-before-you-book/" TargetMode="External"/><Relationship Id="rIdnubz-s9ed9pjf2ne01eve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/set-up-user-delegates/" TargetMode="External"/><Relationship Id="rId1_owmmkzdkm4gdvearo7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdfa4jd_zyi8zr1xenwirwq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-desk/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d0629d030f56f8fb542c9e98ac685b4c2fbcad51.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/be8d269c79d6796c43b454fb09ffd04f33a64890.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqpxwp2klidonankstykjf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/book-desks-together/" TargetMode="External"/><Relationship Id="rIddqncquv9h5qkphpajmtx_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../book-a-desk/" TargetMode="External"/><Relationship Id="rIdembz8e5qd3nkw3uuqkbc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-your-quota-before-you-book/" TargetMode="External"/><Relationship Id="rIdfthp_vykqlpyietymxxv_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/set-up-user-delegates/" TargetMode="External"/><Relationship Id="rIdhjbhrcodkqeauyapjnd-o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdn61b1vnfwh6gzfyap1qbg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-desk/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d0629d030f56f8fb542c9e98ac685b4c2fbcad51.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/be8d269c79d6796c43b454fb09ffd04f33a64890.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>一次預約多個辦公桌</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>