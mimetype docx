--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約會重複的會議</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">怎麼把預約設成重複 — 重複預約對話框裡的每日、每週與每月模式，決定何時結束的三個 答案，以及在按下預約之前該怎麼讀那份日期清單。系列是另一回事，本文也一併說明。</w:t>
+        <w:t xml:space="preserve">怎麼把預約設成重複 — 重複預約對話框裡的每日、每週與每月模式，決定何時結束的三個答案，以及在按下預約之前該怎麼讀那份日期清單。系列是另一回事，本文也一併說明。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-31</w:t>
+        <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde8m5q4vsfethh4ysmksfs">
+      <w:hyperlink w:history="1" r:id="rIdnt2owq-wtqtfanz8ciyqu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/book-a-repeating-meeting/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約表單頂端的控制項提供三種形態，差別比看起來大。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -330,65 +330,101 @@
         <w:t xml:space="preserve">以下的步驟建立的是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">重複</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 預約，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">系列</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 在最後一節。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">系列不是每個地方都有。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 它會不會出現是整間公司的設定，所以表單上只有
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">單次</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 和 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">重複</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 時，代表管理員把它關掉了，不是你少了什麼權限。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 先照平常填好表單</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">會議室、日期、時間、標題與參加者，跟訂一次性的預約完全一樣
 — 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5qae7mmid1vp8dt4bta76">
+      <w:hyperlink w:history="1" r:id="rId3sxh3debw8u-9-zldti3w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。你在這裡設的時段就是第一場，之後每一場都沿用
 它的時刻與長度。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">先把會議室選好。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 重複到底允不允許，還有步驟 5
@@ -471,51 +507,51 @@
         <w:t xml:space="preserve">。頂端的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">重複</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 不會變灰，因為要等你挑了才知道是哪一間；挑到不允許重複的會議室，表單會在那時候
 連同會議室名稱告訴你，就在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 按鈕上方。見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv2fl8ysaimu8p7yekpahj">
+      <w:hyperlink w:history="1" r:id="rIdeughx_30prv5_yjpbuypf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">允許或封鎖全日、重複與跨日預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 設定重複模式</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1766,112 +1802,112 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 訂下去</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">選 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。從這裡開始它就和其他預約一樣，包括會議室需要審批時按鈕上方的提示 —
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxpzucteal36_ttdacopyo">
+      <w:hyperlink w:history="1" r:id="rIdqnii2jrmvb4di13q1fck_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">之後要改或取消，系統會問你指的是哪幾場 —
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">整個預約系列</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">這個以及之後的預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，或 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">單一預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8qbn4ynbk4duv3vntee-3">
+      <w:hyperlink w:history="1" r:id="rIdhyuwe2kh_8rathlm61d5q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">編輯已建立的預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">與</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3tzu-eojnkj39nbix6ws1">
+      <w:hyperlink w:history="1" r:id="rIdfnimzpb_rrga_blsqnnlf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">取消預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">什麼時候該用系列</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">當各場次真的不一樣時才用 </w:t>
@@ -1941,51 +1977,52 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已變更</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">與</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">取消</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">三組，沒有動過的只計數、不列出。這值得讀一遍：系列是一次好幾筆預約，而「取消」那一組正是大家想不到的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">一個系列最多 50 個場次。轉換比這更長的重複只會留下前 50 個，並會告訴你 —
+        <w:t xml:space="preserve">一個系列能有幾個場次是整間公司一個答案 —— 沒有人調過的話是 50，最多 200。
+轉換比這更長的重複只會留下前面那些，並會告訴你 —
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">「系列已限制為前 50 個場次」</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">組好系列之後又切換離開 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2441,51 +2478,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIde8m5q4vsfethh4ysmksfs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/book-a-repeating-meeting/" TargetMode="External"/><Relationship Id="rId5qae7mmid1vp8dt4bta76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdv2fl8ysaimu8p7yekpahj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/allow-all-day-recurring-and-cross-day-bookings/" TargetMode="External"/><Relationship Id="rIdxpzucteal36_ttdacopyo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rId8qbn4ynbk4duv3vntee-3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rId3tzu-eojnkj39nbix6ws1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f7c95fc6bafb399b0cdf3d59ad1eaab28f9188ce.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c29e70885292b41c50f53cb936a9d901f659feb0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0593a5a84296a4ef3da9acf4598c56d16fbcac1b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5b8bff1b5447e6385c437c7dc4e35bf8be897af6.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnt2owq-wtqtfanz8ciyqu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/book-a-repeating-meeting/" TargetMode="External"/><Relationship Id="rId3sxh3debw8u-9-zldti3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdeughx_30prv5_yjpbuypf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/allow-all-day-recurring-and-cross-day-bookings/" TargetMode="External"/><Relationship Id="rIdqnii2jrmvb4di13q1fck_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdhyuwe2kh_8rathlm61d5q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIdfnimzpb_rrga_blsqnnlf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f7c95fc6bafb399b0cdf3d59ad1eaab28f9188ce.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c29e70885292b41c50f53cb936a9d901f659feb0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0593a5a84296a4ef3da9acf4598c56d16fbcac1b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5b8bff1b5447e6385c437c7dc4e35bf8be897af6.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>預約會重複的會議</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>