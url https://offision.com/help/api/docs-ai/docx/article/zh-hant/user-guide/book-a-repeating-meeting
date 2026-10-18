--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnt2owq-wtqtfanz8ciyqu">
+      <w:hyperlink w:history="1" r:id="rIdezn6evs8miylk7hva6czf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/book-a-repeating-meeting/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約表單頂端的控制項提供三種形態，差別比看起來大。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -380,51 +380,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">重複</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 時，代表管理員把它關掉了，不是你少了什麼權限。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 先照平常填好表單</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">會議室、日期、時間、標題與參加者，跟訂一次性的預約完全一樣
 — 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3sxh3debw8u-9-zldti3w">
+      <w:hyperlink w:history="1" r:id="rIdl01sgzsekn64s7jqeb6ae">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。你在這裡設的時段就是第一場，之後每一場都沿用
 它的時刻與長度。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">先把會議室選好。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 重複到底允不允許，還有步驟 5
@@ -507,51 +507,51 @@
         <w:t xml:space="preserve">。頂端的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">重複</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 不會變灰，因為要等你挑了才知道是哪一間；挑到不允許重複的會議室，表單會在那時候
 連同會議室名稱告訴你，就在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 按鈕上方。見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeughx_30prv5_yjpbuypf">
+      <w:hyperlink w:history="1" r:id="rIdxsw8dhwitempjl3zbzurx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">允許或封鎖全日、重複與跨日預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 設定重複模式</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1802,112 +1802,112 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 訂下去</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">選 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。從這裡開始它就和其他預約一樣，包括會議室需要審批時按鈕上方的提示 —
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqnii2jrmvb4di13q1fck_">
+      <w:hyperlink w:history="1" r:id="rIdprgjbpq7j1jlbvsaiwpbz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">之後要改或取消，系統會問你指的是哪幾場 —
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">整個預約系列</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">這個以及之後的預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，或 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">單一預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhyuwe2kh_8rathlm61d5q">
+      <w:hyperlink w:history="1" r:id="rIda0rgr6ycd00wwf0iserze">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">編輯已建立的預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">與</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfnimzpb_rrga_blsqnnlf">
+      <w:hyperlink w:history="1" r:id="rIdcb-r-dpa_otqe3ya9qzlw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">取消預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">什麼時候該用系列</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">當各場次真的不一樣時才用 </w:t>
@@ -2478,51 +2478,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnt2owq-wtqtfanz8ciyqu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/book-a-repeating-meeting/" TargetMode="External"/><Relationship Id="rId3sxh3debw8u-9-zldti3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdeughx_30prv5_yjpbuypf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/allow-all-day-recurring-and-cross-day-bookings/" TargetMode="External"/><Relationship Id="rIdqnii2jrmvb4di13q1fck_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdhyuwe2kh_8rathlm61d5q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIdfnimzpb_rrga_blsqnnlf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f7c95fc6bafb399b0cdf3d59ad1eaab28f9188ce.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c29e70885292b41c50f53cb936a9d901f659feb0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0593a5a84296a4ef3da9acf4598c56d16fbcac1b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5b8bff1b5447e6385c437c7dc4e35bf8be897af6.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdezn6evs8miylk7hva6czf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/book-a-repeating-meeting/" TargetMode="External"/><Relationship Id="rIdl01sgzsekn64s7jqeb6ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdxsw8dhwitempjl3zbzurx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/allow-all-day-recurring-and-cross-day-bookings/" TargetMode="External"/><Relationship Id="rIdprgjbpq7j1jlbvsaiwpbz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIda0rgr6ycd00wwf0iserze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIdcb-r-dpa_otqe3ya9qzlw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0e08b94b431fcf0add860cfd16e61517b2be2c6a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a4f6ba69904a91aae7d64b3e3b9650c40410b7b2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1398d84b3df58ca0de7d0e70e8df072c5ec00f53.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e10cbdc348277606fb378d3dfec254b2db529ce3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>預約會重複的會議</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>