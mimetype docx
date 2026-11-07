--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdezn6evs8miylk7hva6czf">
+      <w:hyperlink w:history="1" r:id="rIdiimyjow0wwqhrjvq3jf3c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/book-a-repeating-meeting/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約表單頂端的控制項提供三種形態，差別比看起來大。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -380,51 +380,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">重複</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 時，代表管理員把它關掉了，不是你少了什麼權限。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 先照平常填好表單</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">會議室、日期、時間、標題與參加者，跟訂一次性的預約完全一樣
 — 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl01sgzsekn64s7jqeb6ae">
+      <w:hyperlink w:history="1" r:id="rIdhxu12wr0--kr9i5ckmgo3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。你在這裡設的時段就是第一場，之後每一場都沿用
 它的時刻與長度。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">先把會議室選好。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 重複到底允不允許，還有步驟 5
@@ -507,51 +507,51 @@
         <w:t xml:space="preserve">。頂端的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">重複</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 不會變灰，因為要等你挑了才知道是哪一間；挑到不允許重複的會議室，表單會在那時候
 連同會議室名稱告訴你，就在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 按鈕上方。見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxsw8dhwitempjl3zbzurx">
+      <w:hyperlink w:history="1" r:id="rIdbj3-cse6v5mgymwts4crh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">允許或封鎖全日、重複與跨日預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 設定重複模式</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1802,112 +1802,112 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 訂下去</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">選 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。從這裡開始它就和其他預約一樣，包括會議室需要審批時按鈕上方的提示 —
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdprgjbpq7j1jlbvsaiwpbz">
+      <w:hyperlink w:history="1" r:id="rId6_uropplfuymq-e6rn0wp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">之後要改或取消，系統會問你指的是哪幾場 —
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">整個預約系列</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">這個以及之後的預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，或 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">單一預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda0rgr6ycd00wwf0iserze">
+      <w:hyperlink w:history="1" r:id="rId5iqgh0nxtzn3mfp8zeumu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">編輯已建立的預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">與</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcb-r-dpa_otqe3ya9qzlw">
+      <w:hyperlink w:history="1" r:id="rIdowtkqegtu9zj1bahb8pk0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">取消預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">什麼時候該用系列</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">當各場次真的不一樣時才用 </w:t>
@@ -2478,51 +2478,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdezn6evs8miylk7hva6czf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/book-a-repeating-meeting/" TargetMode="External"/><Relationship Id="rIdl01sgzsekn64s7jqeb6ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdxsw8dhwitempjl3zbzurx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/allow-all-day-recurring-and-cross-day-bookings/" TargetMode="External"/><Relationship Id="rIdprgjbpq7j1jlbvsaiwpbz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIda0rgr6ycd00wwf0iserze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIdcb-r-dpa_otqe3ya9qzlw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0e08b94b431fcf0add860cfd16e61517b2be2c6a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a4f6ba69904a91aae7d64b3e3b9650c40410b7b2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1398d84b3df58ca0de7d0e70e8df072c5ec00f53.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e10cbdc348277606fb378d3dfec254b2db529ce3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdiimyjow0wwqhrjvq3jf3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/book-a-repeating-meeting/" TargetMode="External"/><Relationship Id="rIdhxu12wr0--kr9i5ckmgo3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdbj3-cse6v5mgymwts4crh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/allow-all-day-recurring-and-cross-day-bookings/" TargetMode="External"/><Relationship Id="rId6_uropplfuymq-e6rn0wp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rId5iqgh0nxtzn3mfp8zeumu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIdowtkqegtu9zj1bahb8pk0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0e08b94b431fcf0add860cfd16e61517b2be2c6a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a4f6ba69904a91aae7d64b3e3b9650c40410b7b2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1398d84b3df58ca0de7d0e70e8df072c5ec00f53.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e10cbdc348277606fb378d3dfec254b2db529ce3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>預約會重複的會議</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>