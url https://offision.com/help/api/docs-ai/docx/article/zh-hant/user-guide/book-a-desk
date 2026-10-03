--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,97 +26,97 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約辦公桌</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">預約辦公桌就是會議室那張表單少問四件事。按鈕在哪裡、表單不再問什麼以及為什麼、 沒有容量可以判斷時怎麼挑一張桌，還有到了座位上要掃的那一下——它才是讓桌子不會在 您坐著的時候被收走的原因。</w:t>
+        <w:t xml:space="preserve">預約辦公桌就是會議室那張表單少問四件事。按鈕在哪裡、表單不再問什麼以及為什麼、沒有容量可以判斷時怎麼挑一張桌，還有到了座位上要掃的那一下——它才是讓桌子不會在您坐著的時候被收走的原因。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdelptxf8dyxl6fq3gyjnbl">
+      <w:hyperlink w:history="1" r:id="rIdvqusqalm3x3tga2fl0nmn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/book-a-desk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約辦公桌，就是您已經熟悉的那張預約表單少問四件事。所以這一頁只寫不同的地方——
 兩者共通的一切都在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm3aq8emb5ji5468vd1lee">
+      <w:hyperlink w:history="1" r:id="rIdwff_sxv_gzvi_whuggc7g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，還沒看過的話值得先看。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4648200"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="what-a-desk-booking-drops-zh-hant" descr="一張辦公桌只坐一個人——所以會議室表單裡有四個問題根本沒有對象可問。" title="一張辦公桌只坐一個人——所以會議室表單裡有四個問題根本沒有對象可問。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -822,51 +822,51 @@
         <w:t xml:space="preserve">停車位</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，那是進辦公室那天大家最想要的組合。（會議室在
 這裡提供的是設備。）</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">比起讀辦公桌的名字，如果您更想看它們</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">在哪裡</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，平面圖做得更好——請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtzncz_maznpkff-kqpusm">
+      <w:hyperlink w:history="1" r:id="rIdpenagvkeorczfsj53lenh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在平面圖上找辦公桌</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 選日子——通常是一整天</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1034,51 +1034,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這是最多人略過的一步，也是決定十一點的時候那張桌子還是不是您的那一步。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在需要簽到的辦公桌上，沒有人確認的預約會被當成缺席，並在當天中途被交還。貼在桌上的
 列印 QR 碼就是您確認的方式：把手機對著它，這一掃不會問您任何事就完成簽到。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">同一個碼還能做另外三件事——當場拿下一張空桌、幫正在坐的這張加時間，還有離開時把它
 交還。四種結果，以及每一種拒絕代表什麼，都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpjefmotox9vxiib-npym3">
+      <w:hyperlink w:history="1" r:id="rIdayu6d7filsoqxllffe2fa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">掃描貼紙簽到與簽退</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">走之前按一下「立即結束」，是最值得養成的習慣。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 訂到六點卻三點就走，等於讓一張
 沒有人能用的桌子被佔三個小時，而預約本身無從得知您已經離開。</w:t>
@@ -1127,102 +1127,102 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">然後看主畫面：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">辦公桌</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">篩選還開著的話，今天那張桌會以</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">我的辦公桌</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">卡片出現在那裡。
 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdli5vtcokzpwsmzepmxdiu">
+      <w:hyperlink w:history="1" r:id="rIdbgdfiyrahkljchpu24t1f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在主畫面上看今天的辦公桌</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">本文未涵蓋的部分</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">修改或取消它。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 辦公桌的預約和其他預約一樣編輯與取消——請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjl2lw3ym_melz65upunhz">
+      <w:hyperlink w:history="1" r:id="rId7g2dthsqmc2cwnpbcvf5l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">編輯預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">與</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdusn80s-wtvpa7nrowrhqd">
+      <w:hyperlink w:history="1" r:id="rIdsf5xx9mg9nlbbpbfo5fmh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">取消預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1231,51 +1231,51 @@
       <w:r>
         <w:t xml:space="preserve"> 如果您有的是指定座位而不是共享座位，那就沒有什麼要
 預約：它不用預約就是您的，也不會出現在這張表單裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">辦公桌為什麼被拒。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 非營業時間、超出配額、保留給其他團隊——訊息與各自的意思都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhzilzonqhjy4mdivcp6lj">
+      <w:hyperlink w:history="1" r:id="rIdmo_ghrafdhts9ov21vlnl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">會議室為什麼拒絕你的預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，辦公桌完全一樣。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1700,51 +1700,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdelptxf8dyxl6fq3gyjnbl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/book-a-desk/" TargetMode="External"/><Relationship Id="rIdm3aq8emb5ji5468vd1lee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdtzncz_maznpkff-kqpusm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdpjefmotox9vxiib-npym3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdli5vtcokzpwsmzepmxdiu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-your-desk-day-on-the-home-screen/" TargetMode="External"/><Relationship Id="rIdjl2lw3ym_melz65upunhz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIdusn80s-wtvpa7nrowrhqd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdhzilzonqhjy4mdivcp6lj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ebdb3cec8391c716507aa1aa4205659b4d61fa20.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9f97564d6da77b9745d574a38b1db0e55b14458a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f22f8bad8339e7a93111a2d1f6bb0cacbb9c3ca.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b85942d7202d7d2319709f31ec3b846a03af92a.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aec1d641d57987bc6c005a5e3a24d81fd6e0f89b.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvqusqalm3x3tga2fl0nmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/book-a-desk/" TargetMode="External"/><Relationship Id="rIdwff_sxv_gzvi_whuggc7g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdpenagvkeorczfsj53lenh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdayu6d7filsoqxllffe2fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdbgdfiyrahkljchpu24t1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-your-desk-day-on-the-home-screen/" TargetMode="External"/><Relationship Id="rId7g2dthsqmc2cwnpbcvf5l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIdsf5xx9mg9nlbbpbfo5fmh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdmo_ghrafdhts9ov21vlnl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ebdb3cec8391c716507aa1aa4205659b4d61fa20.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9f97564d6da77b9745d574a38b1db0e55b14458a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f22f8bad8339e7a93111a2d1f6bb0cacbb9c3ca.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b85942d7202d7d2319709f31ec3b846a03af92a.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aec1d641d57987bc6c005a5e3a24d81fd6e0f89b.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>預約辦公桌</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>