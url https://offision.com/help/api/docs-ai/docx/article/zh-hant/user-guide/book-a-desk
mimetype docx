--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -42,81 +42,81 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">預約辦公桌就是會議室那張表單少問四件事。按鈕在哪裡、表單不再問什麼以及為什麼、沒有容量可以判斷時怎麼挑一張桌，還有到了座位上要掃的那一下——它才是讓桌子不會在您坐著的時候被收走的原因。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-21</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvqusqalm3x3tga2fl0nmn">
+      <w:hyperlink w:history="1" r:id="rIdr1bjlqodkbv7sjye4jzg8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/book-a-desk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約辦公桌，就是您已經熟悉的那張預約表單少問四件事。所以這一頁只寫不同的地方——
 兩者共通的一切都在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwff_sxv_gzvi_whuggc7g">
+      <w:hyperlink w:history="1" r:id="rIdrnav2dagjbdvncal_iel8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，還沒看過的話值得先看。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4648200"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="what-a-desk-booking-drops-zh-hant" descr="一張辦公桌只坐一個人——所以會議室表單裡有四個問題根本沒有對象可問。" title="一張辦公桌只坐一個人——所以會議室表單裡有四個問題根本沒有對象可問。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -822,51 +822,51 @@
         <w:t xml:space="preserve">停車位</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，那是進辦公室那天大家最想要的組合。（會議室在
 這裡提供的是設備。）</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">比起讀辦公桌的名字，如果您更想看它們</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">在哪裡</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，平面圖做得更好——請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpenagvkeorczfsj53lenh">
+      <w:hyperlink w:history="1" r:id="rIdhpx9qft0rxbkaj0bccl7m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在平面圖上找辦公桌</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 選日子——通常是一整天</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1034,51 +1034,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這是最多人略過的一步，也是決定十一點的時候那張桌子還是不是您的那一步。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在需要簽到的辦公桌上，沒有人確認的預約會被當成缺席，並在當天中途被交還。貼在桌上的
 列印 QR 碼就是您確認的方式：把手機對著它，這一掃不會問您任何事就完成簽到。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">同一個碼還能做另外三件事——當場拿下一張空桌、幫正在坐的這張加時間，還有離開時把它
 交還。四種結果，以及每一種拒絕代表什麼，都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdayu6d7filsoqxllffe2fa">
+      <w:hyperlink w:history="1" r:id="rIdhenqxsa73vh3wt6i8yzvm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">掃描貼紙簽到與簽退</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">走之前按一下「立即結束」，是最值得養成的習慣。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 訂到六點卻三點就走，等於讓一張
 沒有人能用的桌子被佔三個小時，而預約本身無從得知您已經離開。</w:t>
@@ -1127,102 +1127,102 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">然後看主畫面：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">辦公桌</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">篩選還開著的話，今天那張桌會以</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">我的辦公桌</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">卡片出現在那裡。
 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbgdfiyrahkljchpu24t1f">
+      <w:hyperlink w:history="1" r:id="rIdujfhuupohm3dw_6sku8cy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在主畫面上看今天的辦公桌</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">本文未涵蓋的部分</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">修改或取消它。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 辦公桌的預約和其他預約一樣編輯與取消——請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7g2dthsqmc2cwnpbcvf5l">
+      <w:hyperlink w:history="1" r:id="rIdtr83kqgs8k5khinwgstiq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">編輯預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">與</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsf5xx9mg9nlbbpbfo5fmh">
+      <w:hyperlink w:history="1" r:id="rIduvyi07xulpytegppfih6q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">取消預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1231,60 +1231,95 @@
       <w:r>
         <w:t xml:space="preserve"> 如果您有的是指定座位而不是共享座位，那就沒有什麼要
 預約：它不用預約就是您的，也不會出現在這張表單裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">辦公桌為什麼被拒。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 非營業時間、超出配額、保留給其他團隊——訊息與各自的意思都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmo_ghrafdhts9ov21vlnl">
+      <w:hyperlink w:history="1" r:id="rIdlxieiz6rgwvees4_veikm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">會議室為什麼拒絕你的預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，辦公桌完全一樣。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">使用辦公桌也會記錄出勤的情況</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">工作時間表啟用相關規則時，簽到辦公桌預約或即場使用辦公桌，也會記錄出勤簽到。單純建立未來的預約不會記錄出勤。另有規則可在簽退（包括感應器釋放）或辦公桌預約結束時記錄出勤簽退。這些規則適用於辦公桌而非會議室，亦可限制在指定建築物與樓層。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">把使用辦公桌當作出勤證明前，請確認</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIde1th6kkllbzuboauu3aj9">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">工作時間表設定</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。若兩個同樣適合的時間表符合，系統不會任意選擇，因此兩者都不會記錄。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1700,51 +1735,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvqusqalm3x3tga2fl0nmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/book-a-desk/" TargetMode="External"/><Relationship Id="rIdwff_sxv_gzvi_whuggc7g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdpenagvkeorczfsj53lenh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdayu6d7filsoqxllffe2fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdbgdfiyrahkljchpu24t1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-your-desk-day-on-the-home-screen/" TargetMode="External"/><Relationship Id="rId7g2dthsqmc2cwnpbcvf5l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIdsf5xx9mg9nlbbpbfo5fmh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdmo_ghrafdhts9ov21vlnl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ebdb3cec8391c716507aa1aa4205659b4d61fa20.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9f97564d6da77b9745d574a38b1db0e55b14458a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f22f8bad8339e7a93111a2d1f6bb0cacbb9c3ca.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b85942d7202d7d2319709f31ec3b846a03af92a.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aec1d641d57987bc6c005a5e3a24d81fd6e0f89b.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdr1bjlqodkbv7sjye4jzg8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/book-a-desk/" TargetMode="External"/><Relationship Id="rIdrnav2dagjbdvncal_iel8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdhpx9qft0rxbkaj0bccl7m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdhenqxsa73vh3wt6i8yzvm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdujfhuupohm3dw_6sku8cy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-your-desk-day-on-the-home-screen/" TargetMode="External"/><Relationship Id="rIdtr83kqgs8k5khinwgstiq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIduvyi07xulpytegppfih6q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdlxieiz6rgwvees4_veikm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rIde1th6kkllbzuboauu3aj9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../attendance/working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6b8112d0ff572bde777be7ce3b218b0538743eab.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e66308cd70a1db7af7119c109d2dcdc450f2ad46.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7064f8267a866f62c976089105187341e29e0601.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ba0462bbf543fdabe1c7b0eeab9ff17256a66b96.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/15d3a77a32fa7003733092d4636b7ee6e3707b66.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>預約辦公桌</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>