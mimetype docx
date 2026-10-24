--- v2 (2026-10-23)
+++ v3 (2026-10-24)
@@ -52,71 +52,71 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr1bjlqodkbv7sjye4jzg8">
+      <w:hyperlink w:history="1" r:id="rId7qqii56kqusm-kuv3k_nc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/book-a-desk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約辦公桌，就是您已經熟悉的那張預約表單少問四件事。所以這一頁只寫不同的地方——
 兩者共通的一切都在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrnav2dagjbdvncal_iel8">
+      <w:hyperlink w:history="1" r:id="rId_ncbbpo3ckcbrgoiz7740">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，還沒看過的話值得先看。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4648200"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="what-a-desk-booking-drops-zh-hant" descr="一張辦公桌只坐一個人——所以會議室表單裡有四個問題根本沒有對象可問。" title="一張辦公桌只坐一個人——所以會議室表單裡有四個問題根本沒有對象可問。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -822,51 +822,51 @@
         <w:t xml:space="preserve">停車位</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，那是進辦公室那天大家最想要的組合。（會議室在
 這裡提供的是設備。）</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">比起讀辦公桌的名字，如果您更想看它們</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">在哪裡</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，平面圖做得更好——請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhpx9qft0rxbkaj0bccl7m">
+      <w:hyperlink w:history="1" r:id="rId1uaudfrmz6gcsg3pdfmwq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在平面圖上找辦公桌</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 選日子——通常是一整天</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1034,51 +1034,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這是最多人略過的一步，也是決定十一點的時候那張桌子還是不是您的那一步。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在需要簽到的辦公桌上，沒有人確認的預約會被當成缺席，並在當天中途被交還。貼在桌上的
 列印 QR 碼就是您確認的方式：把手機對著它，這一掃不會問您任何事就完成簽到。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">同一個碼還能做另外三件事——當場拿下一張空桌、幫正在坐的這張加時間，還有離開時把它
 交還。四種結果，以及每一種拒絕代表什麼，都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhenqxsa73vh3wt6i8yzvm">
+      <w:hyperlink w:history="1" r:id="rIddjhaa8ir6bodm6deisefh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">掃描貼紙簽到與簽退</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">走之前按一下「立即結束」，是最值得養成的習慣。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 訂到六點卻三點就走，等於讓一張
 沒有人能用的桌子被佔三個小時，而預約本身無從得知您已經離開。</w:t>
@@ -1127,102 +1127,102 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">然後看主畫面：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">辦公桌</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">篩選還開著的話，今天那張桌會以</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">我的辦公桌</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">卡片出現在那裡。
 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdujfhuupohm3dw_6sku8cy">
+      <w:hyperlink w:history="1" r:id="rId9vetxsr9-iazclm1aczud">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在主畫面上看今天的辦公桌</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">本文未涵蓋的部分</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">修改或取消它。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 辦公桌的預約和其他預約一樣編輯與取消——請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtr83kqgs8k5khinwgstiq">
+      <w:hyperlink w:history="1" r:id="rIdixeknvoguqa5bjicxgs8d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">編輯預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">與</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduvyi07xulpytegppfih6q">
+      <w:hyperlink w:history="1" r:id="rId3sfr1gej8zyr8eg8n-rr8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">取消預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1231,86 +1231,86 @@
       <w:r>
         <w:t xml:space="preserve"> 如果您有的是指定座位而不是共享座位，那就沒有什麼要
 預約：它不用預約就是您的，也不會出現在這張表單裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">辦公桌為什麼被拒。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 非營業時間、超出配額、保留給其他團隊——訊息與各自的意思都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlxieiz6rgwvees4_veikm">
+      <w:hyperlink w:history="1" r:id="rIdcsswxn2uqwinxwvfqbdf1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">會議室為什麼拒絕你的預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，辦公桌完全一樣。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">使用辦公桌也會記錄出勤的情況</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">工作時間表啟用相關規則時，簽到辦公桌預約或即場使用辦公桌，也會記錄出勤簽到。單純建立未來的預約不會記錄出勤。另有規則可在簽退（包括感應器釋放）或辦公桌預約結束時記錄出勤簽退。這些規則適用於辦公桌而非會議室，亦可限制在指定建築物與樓層。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">把使用辦公桌當作出勤證明前，請確認</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde1th6kkllbzuboauu3aj9">
+      <w:hyperlink w:history="1" r:id="rIdh3vp97kzhedgo3kxtmm3y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">工作時間表設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。若兩個同樣適合的時間表符合，系統不會任意選擇，因此兩者都不會記錄。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1735,51 +1735,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdr1bjlqodkbv7sjye4jzg8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/book-a-desk/" TargetMode="External"/><Relationship Id="rIdrnav2dagjbdvncal_iel8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdhpx9qft0rxbkaj0bccl7m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdhenqxsa73vh3wt6i8yzvm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdujfhuupohm3dw_6sku8cy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-your-desk-day-on-the-home-screen/" TargetMode="External"/><Relationship Id="rIdtr83kqgs8k5khinwgstiq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIduvyi07xulpytegppfih6q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdlxieiz6rgwvees4_veikm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rIde1th6kkllbzuboauu3aj9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../attendance/working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6b8112d0ff572bde777be7ce3b218b0538743eab.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e66308cd70a1db7af7119c109d2dcdc450f2ad46.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7064f8267a866f62c976089105187341e29e0601.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ba0462bbf543fdabe1c7b0eeab9ff17256a66b96.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/15d3a77a32fa7003733092d4636b7ee6e3707b66.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7qqii56kqusm-kuv3k_nc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/book-a-desk/" TargetMode="External"/><Relationship Id="rId_ncbbpo3ckcbrgoiz7740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rId1uaudfrmz6gcsg3pdfmwq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIddjhaa8ir6bodm6deisefh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rId9vetxsr9-iazclm1aczud" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-your-desk-day-on-the-home-screen/" TargetMode="External"/><Relationship Id="rIdixeknvoguqa5bjicxgs8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rId3sfr1gej8zyr8eg8n-rr8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdcsswxn2uqwinxwvfqbdf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rIdh3vp97kzhedgo3kxtmm3y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../attendance/working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6b8112d0ff572bde777be7ce3b218b0538743eab.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e66308cd70a1db7af7119c109d2dcdc450f2ad46.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7064f8267a866f62c976089105187341e29e0601.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ba0462bbf543fdabe1c7b0eeab9ff17256a66b96.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/15d3a77a32fa7003733092d4636b7ee6e3707b66.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>預約辦公桌</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>