--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">把 Offision 加到 Outlook</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">以應用程式的身分開在 Outlook 側欄的 Offision——跟 Teams 同一個套件、要誰允許 你才看得到、在宿主裡有什麼不一樣，以及大家記得的那個功能區外掛程式後來怎麼了。</w:t>
+        <w:t xml:space="preserve">以應用程式的身分開在 Outlook 側欄的 Offision——跟 Teams 同一個套件、要誰允許你才看得到、在宿主裡有什麼不一樣，以及大家記得的那個功能區外掛程式後來怎麼了。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm5m0acdwso9f0d3xptxsv">
+      <w:hyperlink w:history="1" r:id="rIdzkmwvehszl2rshez1amno">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/add-offision-to-outlook/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在 Outlook 裡，Offision 是側欄上的一個 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">應用程式</w:t>
       </w:r>
@@ -316,79 +316,79 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">新增</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 是灰的，或是出現 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">"Your organization has prevented this agent from
 being installed"</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，都是管理員的決定，不是你這台電腦要修的東西。允許的做法跟
 Teams 一樣，因為本來就是同一個應用程式，請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgsktriqrwons5oz_e5dah">
+      <w:hyperlink w:history="1" r:id="rIdk8tz3ft9b8n28rq6wpu4r">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把 Offision 加到 Microsoft Teams</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 登入</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">第一次會要你在索引標籤裡登入，照常用公司電郵——請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj41ds56fhazvw7hlgwiij">
+      <w:hyperlink w:history="1" r:id="rIdyp3h1l3elsc9plk39z6mt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">登入 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。之後它會直接開在你的主畫面。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3924300"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="outlook-offision-tab-zh-hant" descr="以索引標籤開在 Outlook 裡的 Offision。同一個主畫面，在 Outlook 裡面。" title="以索引標籤開在 Outlook 裡的 Offision。同一個主畫面，在 Outlook 裡面。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -455,51 +455,51 @@
       <w:r>
         <w:t xml:space="preserve">Outlook 承載 Offision 的方式跟 Teams 一樣，所以同樣有兩件事：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">這裡不能用定位簽到。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Outlook 裡面的頁面拿不到你的位置，所以需要定位簽到
 的房間，要改用瀏覽器或手機 App 簽到。請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdobrdt6um65ja4jz3ocfsl">
+      <w:hyperlink w:history="1" r:id="rIdba_khafx5ohn5hw3ojaby">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用 QR 碼和 GPS 簽到</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -561,51 +561,51 @@
         <w:t xml:space="preserve">每一種 Outlook 都有應用程式側欄，只有一個例外：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Outlook for Mac</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。在 Mac 上
 請用瀏覽器開 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">網頁版 Outlook</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，Offision 就在那邊的側欄裡——帳戶和預約兩邊
 都一樣。桌面和手機 App 是另一條路，整理在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjibnwsemuedfqzyvplajp">
+      <w:hyperlink w:history="1" r:id="rIdzinrou8vjuva1-rlmydlc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">你可以在哪裡用 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">如果 Offision 不在那裡:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 先問問同事有沒有。如果大家都沒有，就是還沒開放給組織。如果別人有你沒有，可能是
@@ -1058,51 +1058,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdm5m0acdwso9f0d3xptxsv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/add-offision-to-outlook/" TargetMode="External"/><Relationship Id="rIdgsktriqrwons5oz_e5dah" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-offision-to-microsoft-teams/" TargetMode="External"/><Relationship Id="rIdj41ds56fhazvw7hlgwiij" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdobrdt6um65ja4jz3ocfsl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdjibnwsemuedfqzyvplajp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../where-you-can-use-offision/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a1737e4d50ced8d80e947d0768bbd876387aa414.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6505cc38dad9e37c12ec90024d97310368f77d96.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c40de00ed0962d49ff71f2d03c1e69f19392ced4.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzkmwvehszl2rshez1amno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/add-offision-to-outlook/" TargetMode="External"/><Relationship Id="rIdk8tz3ft9b8n28rq6wpu4r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-offision-to-microsoft-teams/" TargetMode="External"/><Relationship Id="rIdyp3h1l3elsc9plk39z6mt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdba_khafx5ohn5hw3ojaby" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdzinrou8vjuva1-rlmydlc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../where-you-can-use-offision/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a1737e4d50ced8d80e947d0768bbd876387aa414.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6505cc38dad9e37c12ec90024d97310368f77d96.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c40de00ed0962d49ff71f2d03c1e69f19392ced4.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>把 Offision 加到 Outlook</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>