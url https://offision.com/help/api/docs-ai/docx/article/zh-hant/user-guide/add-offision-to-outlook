--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzkmwvehszl2rshez1amno">
+      <w:hyperlink w:history="1" r:id="rIdo580fyb8_ruhw8aiqedvs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/add-offision-to-outlook/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在 Outlook 裡，Offision 是側欄上的一個 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">應用程式</w:t>
       </w:r>
@@ -316,79 +316,79 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">新增</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 是灰的，或是出現 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">"Your organization has prevented this agent from
 being installed"</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，都是管理員的決定，不是你這台電腦要修的東西。允許的做法跟
 Teams 一樣，因為本來就是同一個應用程式，請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk8tz3ft9b8n28rq6wpu4r">
+      <w:hyperlink w:history="1" r:id="rIdeunazucvbbxsubvdx1lyi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把 Offision 加到 Microsoft Teams</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 登入</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">第一次會要你在索引標籤裡登入，照常用公司電郵——請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyp3h1l3elsc9plk39z6mt">
+      <w:hyperlink w:history="1" r:id="rId-3wu1bc1xwojfrjnabho7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">登入 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。之後它會直接開在你的主畫面。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3924300"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="outlook-offision-tab-zh-hant" descr="以索引標籤開在 Outlook 裡的 Offision。同一個主畫面，在 Outlook 裡面。" title="以索引標籤開在 Outlook 裡的 Offision。同一個主畫面，在 Outlook 裡面。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -455,51 +455,51 @@
       <w:r>
         <w:t xml:space="preserve">Outlook 承載 Offision 的方式跟 Teams 一樣，所以同樣有兩件事：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">這裡不能用定位簽到。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Outlook 裡面的頁面拿不到你的位置，所以需要定位簽到
 的房間，要改用瀏覽器或手機 App 簽到。請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdba_khafx5ohn5hw3ojaby">
+      <w:hyperlink w:history="1" r:id="rIdm-um4_2pb_wq2g6x1hevq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用 QR 碼和 GPS 簽到</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -561,51 +561,51 @@
         <w:t xml:space="preserve">每一種 Outlook 都有應用程式側欄，只有一個例外：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Outlook for Mac</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。在 Mac 上
 請用瀏覽器開 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">網頁版 Outlook</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，Offision 就在那邊的側欄裡——帳戶和預約兩邊
 都一樣。桌面和手機 App 是另一條路，整理在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzinrou8vjuva1-rlmydlc">
+      <w:hyperlink w:history="1" r:id="rIdqnbuz3rue60ogtunybb93">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">你可以在哪裡用 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">如果 Offision 不在那裡:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 先問問同事有沒有。如果大家都沒有，就是還沒開放給組織。如果別人有你沒有，可能是
@@ -1058,51 +1058,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzkmwvehszl2rshez1amno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/add-offision-to-outlook/" TargetMode="External"/><Relationship Id="rIdk8tz3ft9b8n28rq6wpu4r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-offision-to-microsoft-teams/" TargetMode="External"/><Relationship Id="rIdyp3h1l3elsc9plk39z6mt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdba_khafx5ohn5hw3ojaby" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdzinrou8vjuva1-rlmydlc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../where-you-can-use-offision/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a1737e4d50ced8d80e947d0768bbd876387aa414.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6505cc38dad9e37c12ec90024d97310368f77d96.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c40de00ed0962d49ff71f2d03c1e69f19392ced4.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdo580fyb8_ruhw8aiqedvs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/add-offision-to-outlook/" TargetMode="External"/><Relationship Id="rIdeunazucvbbxsubvdx1lyi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-offision-to-microsoft-teams/" TargetMode="External"/><Relationship Id="rId-3wu1bc1xwojfrjnabho7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdm-um4_2pb_wq2g6x1hevq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdqnbuz3rue60ogtunybb93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../where-you-can-use-offision/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0fc65408160d6414e40169dffffde100ff1f6f0e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cac844cfc6ce1ff4c288bd2f109361956a320d4a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7de7bb74d284d0a233723a3ff2b02720b15a3a13.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>把 Offision 加到 Outlook</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>