--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,106 +26,123 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">把 Offision 加到 Microsoft Teams</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">把 Offision 放進 Teams 側邊欄成為個人索引標籤、為什麼通常得由 Teams 管理員替 全公司部署、那次部署除了方便還換到什麼，以及在 Teams 裡唯一做不到的簽到。</w:t>
+        <w:t xml:space="preserve">Offision 的一切都在聊天工具 Microsoft Teams 裡運作 — 預約、訪客、服務請求、考勤，全都用同一個帳號和同一批會議室。如何把它加成個人索引標籤、為什麼通常得由 Teams 管理員替全公司部署、那次部署除了方便還換到什麼、在 Teams 裡唯一做不到的簽到，以及這個應用程式刻意不碰的一件事 — 你的聊天在線狀態，有空或離開。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdozjjviaxofierd5mxjh6d">
+      <w:hyperlink w:history="1" r:id="rIdzktfbktvrzk9qdupmdmzi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/add-offision-to-microsoft-teams/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">在 Teams 裡，Offision 是一個 </w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Offision 的一切都在 Teams 裡運作。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 預約會議室、佔一個座位、邀請訪客、提出
+服務請求、查看考勤 — 整個應用程式，用的是你在瀏覽器裡已經在用的同一個帳號和同一
+批會議室。沒有任何一處是刪減版。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Microsoft Teams 是一個聊天工具，而 Offision 就在它的側邊欄裡，和聊天、行事曆並排，
+以 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">個人索引標籤</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">——你自己的 Offision，就在 Teams
-[...1 lines deleted...]
-應用程式，只是不用離開 Teams 就能到。</w:t>
+        <w:t xml:space="preserve"> 的形式執行：不是機器人，也不會加入會議。在 Teams 裡會不一樣的
+地方是一份很短的清單，就在下面。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 在大多數公司，你自己加不了。Offision 是由管理員部署到 Teams 的，在那之前你連
 搜尋都搜不到。如果你正卡在這裡，下面談部署的那一節就是可以轉寄出去的內容。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 在 Teams 裡找到它</w:t>
@@ -306,51 +323,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Teams 裡的 Offision 項目。「新增」就會進到側邊欄。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 登入</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">第一次會要你在索引標籤裡登入，照常用公司電郵——請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqzdqn5c6pd-saalxpzkrt">
+      <w:hyperlink w:history="1" r:id="rId0xcit8jvi7niifwopapk8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">登入 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。之後它會直接開在你的主畫面。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3667125"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="teams-offision-personal-tab-zh-hant" descr="以個人索引標籤執行的 Offision。同一個主畫面，在 Teams 裡面。" title="以個人索引標籤執行的 Offision。同一個主畫面，在 Teams 裡面。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -570,56 +587,86 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在 Teams 裡有什麼不一樣</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">位置簽到在這裡不會運作。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Teams 不會讓裡面的頁面知道你在哪裡，所以需要位置
 簽到的會議室，無法從 Teams 索引標籤簽到。Offision 會告訴你，並給兩條出路：用
 瀏覽器開 Offision，或改用手機應用程式。兩者都寫在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_kr2gni3mbkz3nyq7sa-t">
+      <w:hyperlink w:history="1" r:id="rIdgo9kivcvggl_mzicnkxw8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用 QR 碼與 GPS 簽到</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">它不會碰你的聊天在線狀態。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Teams 會向同事顯示你是有空、離開還是請勿打擾。
+這個索引標籤不會讀取那個狀態，你在 Offision 做的任何事也不會去設定它 — 報到、
+打卡或預約都會讓你的 Teams 狀態維持原樣。Offision 把自己的訊號保留在樓層圖和
+考勤記錄裡，請參閱
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId6d1xddwltrak8lzvnrshh">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">查看指定日期有誰進辦公室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**這裡沒有左側選單。**在頁面之間移動改為透過工具列的頁面切換器。它帶著左側選單
 在瀏覽器裡顯示的同一組未讀數，而那也是在 Teams 裡唯一看得到未讀數的地方。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">其餘的行為都和瀏覽器一樣，連佈景主題也是——Teams 是淺色或深色，Offision 就跟著。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1074,51 +1121,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdozjjviaxofierd5mxjh6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/add-offision-to-microsoft-teams/" TargetMode="External"/><Relationship Id="rIdqzdqn5c6pd-saalxpzkrt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-offision/" TargetMode="External"/><Relationship Id="rId_kr2gni3mbkz3nyq7sa-t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/02793ac9a4d142d819bf5c006b19c9563a3f3794.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7e007810a14fb7a14d6ad837f9b86ce3070c6c59.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e64684e979d1923ea809daddb8ca85b0896cc09f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzktfbktvrzk9qdupmdmzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/add-offision-to-microsoft-teams/" TargetMode="External"/><Relationship Id="rId0xcit8jvi7niifwopapk8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdgo9kivcvggl_mzicnkxw8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rId6d1xddwltrak8lzvnrshh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-who-is-in-the-office/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/02793ac9a4d142d819bf5c006b19c9563a3f3794.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7e007810a14fb7a14d6ad837f9b86ce3070c6c59.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e64684e979d1923ea809daddb8ca85b0896cc09f.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>把 Offision 加到 Microsoft Teams</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>