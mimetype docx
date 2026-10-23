--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzktfbktvrzk9qdupmdmzi">
+      <w:hyperlink w:history="1" r:id="rIdnosxvktg_fae9szspeeaq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/user-guide/add-offision-to-microsoft-teams/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Offision 的一切都在 Teams 裡運作。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 預約會議室、佔一個座位、邀請訪客、提出
 服務請求、查看考勤 — 整個應用程式，用的是你在瀏覽器裡已經在用的同一個帳號和同一
@@ -323,51 +323,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Teams 裡的 Offision 項目。「新增」就會進到側邊欄。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 登入</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">第一次會要你在索引標籤裡登入，照常用公司電郵——請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0xcit8jvi7niifwopapk8">
+      <w:hyperlink w:history="1" r:id="rIdtadzjvbpb9ffpwy8jt0hv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">登入 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。之後它會直接開在你的主畫面。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3667125"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="teams-offision-personal-tab-zh-hant" descr="以個人索引標籤執行的 Offision。同一個主畫面，在 Teams 裡面。" title="以個人索引標籤執行的 Offision。同一個主畫面，在 Teams 裡面。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -587,81 +587,81 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在 Teams 裡有什麼不一樣</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">位置簽到在這裡不會運作。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Teams 不會讓裡面的頁面知道你在哪裡，所以需要位置
 簽到的會議室，無法從 Teams 索引標籤簽到。Offision 會告訴你，並給兩條出路：用
 瀏覽器開 Offision，或改用手機應用程式。兩者都寫在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgo9kivcvggl_mzicnkxw8">
+      <w:hyperlink w:history="1" r:id="rId92m6dme7ygx4jynoznwzw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用 QR 碼與 GPS 簽到</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不會碰你的聊天在線狀態。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Teams 會向同事顯示你是有空、離開還是請勿打擾。
 這個索引標籤不會讀取那個狀態，你在 Offision 做的任何事也不會去設定它 — 報到、
 打卡或預約都會讓你的 Teams 狀態維持原樣。Offision 把自己的訊號保留在樓層圖和
 考勤記錄裡，請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6d1xddwltrak8lzvnrshh">
+      <w:hyperlink w:history="1" r:id="rId0ukp4ce2nyf1nrwhkehtj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">查看指定日期有誰進辦公室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**這裡沒有左側選單。**在頁面之間移動改為透過工具列的頁面切換器。它帶著左側選單
 在瀏覽器裡顯示的同一組未讀數，而那也是在 Teams 裡唯一看得到未讀數的地方。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1121,51 +1121,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzktfbktvrzk9qdupmdmzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/add-offision-to-microsoft-teams/" TargetMode="External"/><Relationship Id="rId0xcit8jvi7niifwopapk8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdgo9kivcvggl_mzicnkxw8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rId6d1xddwltrak8lzvnrshh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-who-is-in-the-office/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/02793ac9a4d142d819bf5c006b19c9563a3f3794.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7e007810a14fb7a14d6ad837f9b86ce3070c6c59.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e64684e979d1923ea809daddb8ca85b0896cc09f.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnosxvktg_fae9szspeeaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/user-guide/add-offision-to-microsoft-teams/" TargetMode="External"/><Relationship Id="rIdtadzjvbpb9ffpwy8jt0hv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-offision/" TargetMode="External"/><Relationship Id="rId92m6dme7ygx4jynoznwzw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rId0ukp4ce2nyf1nrwhkehtj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-who-is-in-the-office/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/47230bc0e1d2aa965cf3f770f3609d363d5d71c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/282a6c262d5bd57ab9f3e637a557a7210ec30e5e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b28722b9f8116c65aeb70450fb6857bd05059c7b.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>把 Offision 加到 Microsoft Teams</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>