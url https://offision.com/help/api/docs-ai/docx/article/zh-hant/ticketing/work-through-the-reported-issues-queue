--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,124 +26,124 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">處理已匯報問題佇列</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">找出工單、交給某個人、推進狀態、回覆匯報者 — 一次一張或整批處理， 全都在「已匯報問題」頁面完成。</w:t>
+        <w:t xml:space="preserve">找出工單、交給某個人、推進狀態、回覆匯報者 — 一次一張或整批處理，全都在「已匯報問題」頁面完成。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdggubpecgeifmmytkggcea">
+      <w:hyperlink w:history="1" r:id="rId7yznmu6yn4vzw8acmahjp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/ticketing/work-through-the-reported-issues-queue/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">來自應用程式與每一面會議室面板的匯報，都會落在同一個頁面：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已匯報問題</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。
 以下是支援管理員處理它的方式。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 光是開啟這個頁面就需要支援管理員權限。此外，最好先在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxup8uzu1ywqyn-nfmy_t8">
+      <w:hyperlink w:history="1" r:id="rIdbzanrnsdmzybbupy20s19">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">支援職員</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">裡放至少一個人 —
 名單空著的話，每則匯報都不會通知任何人，而且會停在未指派。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 開啟佇列，決定你在看哪一半</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
@@ -885,51 +885,51 @@
         </w:rPr>
         <w:t xml:space="preserve">新增報告</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">會開啟佇列讀取的同一份表單，用在有人以電話或走廊上口頭告訴你、
 而對方從不打開 Offision 的故障。它需要資源、可選的設施、原因與說明，
 建立的同時也可以指派。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">確認是否成功</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">用應用程式對一個你看得到的房間送出一則測試匯報
 （</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfbjtmhygnjuyoiinfthwh">
+      <w:hyperlink w:history="1" r:id="rId9rvuc3vmg2zh1k5h_u3xb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">做法</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">），然後重新載入佇列。
 它應該出現在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">處理中</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">之下，狀態為</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1406,51 +1406,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdggubpecgeifmmytkggcea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/ticketing/work-through-the-reported-issues-queue/" TargetMode="External"/><Relationship Id="rIdxup8uzu1ywqyn-nfmy_t8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/ticketing/choose-who-handles-reported-issues/" TargetMode="External"/><Relationship Id="rIdfbjtmhygnjuyoiinfthwh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/ticketing/report-a-problem-with-a-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fd86348aa31d269a8dbe7594a0554cf2fbe735f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a793c371589ccf52c54383331ab183f7753e0fe1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/87516a094353f4775e41a60f39cc21ad12b67ac2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ea75f32b3b930ae2bf043a1318080151d899366c.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7yznmu6yn4vzw8acmahjp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/ticketing/work-through-the-reported-issues-queue/" TargetMode="External"/><Relationship Id="rIdbzanrnsdmzybbupy20s19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/ticketing/choose-who-handles-reported-issues/" TargetMode="External"/><Relationship Id="rId9rvuc3vmg2zh1k5h_u3xb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/ticketing/report-a-problem-with-a-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fd86348aa31d269a8dbe7594a0554cf2fbe735f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a793c371589ccf52c54383331ab183f7753e0fe1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/87516a094353f4775e41a60f39cc21ad12b67ac2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ea75f32b3b930ae2bf043a1318080151d899366c.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>處理已匯報問題佇列</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>