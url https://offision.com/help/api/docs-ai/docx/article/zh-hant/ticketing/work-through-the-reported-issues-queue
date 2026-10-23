--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,98 +52,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7yznmu6yn4vzw8acmahjp">
+      <w:hyperlink w:history="1" r:id="rIdxdpcizagizqzo0xss93lx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/ticketing/work-through-the-reported-issues-queue/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">來自應用程式與每一面會議室面板的匯報，都會落在同一個頁面：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已匯報問題</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。
 以下是支援管理員處理它的方式。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 光是開啟這個頁面就需要支援管理員權限。此外，最好先在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbzanrnsdmzybbupy20s19">
+      <w:hyperlink w:history="1" r:id="rIdag3c_occch2ux-pl8_mqa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">支援職員</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">裡放至少一個人 —
 名單空著的話，每則匯報都不會通知任何人，而且會停在未指派。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 開啟佇列，決定你在看哪一半</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
@@ -885,51 +885,51 @@
         </w:rPr>
         <w:t xml:space="preserve">新增報告</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">會開啟佇列讀取的同一份表單，用在有人以電話或走廊上口頭告訴你、
 而對方從不打開 Offision 的故障。它需要資源、可選的設施、原因與說明，
 建立的同時也可以指派。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">確認是否成功</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">用應用程式對一個你看得到的房間送出一則測試匯報
 （</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9rvuc3vmg2zh1k5h_u3xb">
+      <w:hyperlink w:history="1" r:id="rId6vrftdt2yzgsb5w_66p0k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">做法</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">），然後重新載入佇列。
 它應該出現在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">處理中</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">之下，狀態為</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1406,51 +1406,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7yznmu6yn4vzw8acmahjp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/ticketing/work-through-the-reported-issues-queue/" TargetMode="External"/><Relationship Id="rIdbzanrnsdmzybbupy20s19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/ticketing/choose-who-handles-reported-issues/" TargetMode="External"/><Relationship Id="rId9rvuc3vmg2zh1k5h_u3xb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/ticketing/report-a-problem-with-a-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fd86348aa31d269a8dbe7594a0554cf2fbe735f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a793c371589ccf52c54383331ab183f7753e0fe1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/87516a094353f4775e41a60f39cc21ad12b67ac2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ea75f32b3b930ae2bf043a1318080151d899366c.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxdpcizagizqzo0xss93lx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/ticketing/work-through-the-reported-issues-queue/" TargetMode="External"/><Relationship Id="rIdag3c_occch2ux-pl8_mqa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/ticketing/choose-who-handles-reported-issues/" TargetMode="External"/><Relationship Id="rId6vrftdt2yzgsb5w_66p0k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/ticketing/report-a-problem-with-a-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9497bc5fcabedd72c05772e2f122fd57c329fe17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ccd2cd619232e9fe661ced679835a0977bfedbd2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/043ed72af28ec7f86cf37868b601fe541f0bdc17.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/39a26e7bc5c6f4ef4dcf02c2dcf278799e2205a8.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>處理已匯報問題佇列</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>