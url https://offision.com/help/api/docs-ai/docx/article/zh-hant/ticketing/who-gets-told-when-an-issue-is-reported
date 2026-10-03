--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtgopqu7nmyyksrbdix0tx">
+      <w:hyperlink w:history="1" r:id="rIdzsod3pk-sb9yen0baocko">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/ticketing/who-gets-told-when-an-issue-is-reported/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">工單管理會送出</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">兩封電郵</w:t>
       </w:r>
@@ -259,71 +259,71 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 所有具備</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">支援管理員</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">讀取權限</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">或</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">列在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-tbdc1ozg5ov98yfqsmrn">
+      <w:hyperlink w:history="1" r:id="rIdel2d6derd7j4asryqkbq4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">支援職員</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">裡的人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">然後，兩種情況都一樣，涵蓋該被匯報資源的
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj3g35gws0p81iw4iuyxv9">
+      <w:hyperlink w:history="1" r:id="rIdtg85h1ojocp5nbm3rowve">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">工單政策</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 會把它的職務持有人疊加上去。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">同時符合兩種條件的人 — 既是支援職員又是職務持有人，或在房間與建築物上都持有職務 —
 收到的仍然剛好是一封。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
@@ -793,51 +793,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">從應用程式匯報的人，會在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已匯報問題</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">篩選裡追蹤自己的工單：即時的狀態與留言串。
 這是原本設計的路徑，也是為什麼「沒有電郵」不是一個缺口。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在會議室面板上做的匯報沒有這條路徑。它經常是匿名的，也不繫在匯報者會回來的任何畫面上，
 本來就設計成送出即結束 — 請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqatsg5ccdyinzi5f8qgtk">
+      <w:hyperlink w:history="1" r:id="rIdjzcbecfopy4knc1fslo_p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在面板上匯報</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1262,51 +1262,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtgopqu7nmyyksrbdix0tx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/ticketing/who-gets-told-when-an-issue-is-reported/" TargetMode="External"/><Relationship Id="rId-tbdc1ozg5ov98yfqsmrn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/ticketing/choose-who-handles-reported-issues/" TargetMode="External"/><Relationship Id="rIdj3g35gws0p81iw4iuyxv9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/ticketing/route-report-emails-to-the-right-people/" TargetMode="External"/><Relationship Id="rIdqatsg5ccdyinzi5f8qgtk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/ticketing/report-a-problem-at-the-room-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ab63cd4dc24742a2f2c676fef88a16ae983c326.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4c32376fef5edbc2c1d1278691c5d31a8026801e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8d2420d2db36ae8cdd636d2fe05d33700abebba1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzsod3pk-sb9yen0baocko" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/ticketing/who-gets-told-when-an-issue-is-reported/" TargetMode="External"/><Relationship Id="rIdel2d6derd7j4asryqkbq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/ticketing/choose-who-handles-reported-issues/" TargetMode="External"/><Relationship Id="rIdtg85h1ojocp5nbm3rowve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/ticketing/route-report-emails-to-the-right-people/" TargetMode="External"/><Relationship Id="rIdjzcbecfopy4knc1fslo_p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/ticketing/report-a-problem-at-the-room-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ab63cd4dc24742a2f2c676fef88a16ae983c326.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4c32376fef5edbc2c1d1278691c5d31a8026801e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8d2420d2db36ae8cdd636d2fe05d33700abebba1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>問題被匯報時誰會收到通知</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>