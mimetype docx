--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzsod3pk-sb9yen0baocko">
+      <w:hyperlink w:history="1" r:id="rIdydsxrvbpnfx0i7xjys9wi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/ticketing/who-gets-told-when-an-issue-is-reported/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">工單管理會送出</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">兩封電郵</w:t>
       </w:r>
@@ -259,71 +259,71 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 所有具備</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">支援管理員</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">讀取權限</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">或</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">列在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdel2d6derd7j4asryqkbq4">
+      <w:hyperlink w:history="1" r:id="rIdg0qlkogdv5yl7eopj8nmk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">支援職員</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">裡的人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">然後，兩種情況都一樣，涵蓋該被匯報資源的
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtg85h1ojocp5nbm3rowve">
+      <w:hyperlink w:history="1" r:id="rIdcint6sfvsb0oj0rv5nwlm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">工單政策</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 會把它的職務持有人疊加上去。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">同時符合兩種條件的人 — 既是支援職員又是職務持有人，或在房間與建築物上都持有職務 —
 收到的仍然剛好是一封。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
@@ -793,51 +793,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">從應用程式匯報的人，會在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已匯報問題</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">篩選裡追蹤自己的工單：即時的狀態與留言串。
 這是原本設計的路徑，也是為什麼「沒有電郵」不是一個缺口。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在會議室面板上做的匯報沒有這條路徑。它經常是匿名的，也不繫在匯報者會回來的任何畫面上，
 本來就設計成送出即結束 — 請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjzcbecfopy4knc1fslo_p">
+      <w:hyperlink w:history="1" r:id="rId6rnns1xlo4wbm2zbqxqv1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在面板上匯報</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1262,51 +1262,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzsod3pk-sb9yen0baocko" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/ticketing/who-gets-told-when-an-issue-is-reported/" TargetMode="External"/><Relationship Id="rIdel2d6derd7j4asryqkbq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/ticketing/choose-who-handles-reported-issues/" TargetMode="External"/><Relationship Id="rIdtg85h1ojocp5nbm3rowve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/ticketing/route-report-emails-to-the-right-people/" TargetMode="External"/><Relationship Id="rIdjzcbecfopy4knc1fslo_p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/ticketing/report-a-problem-at-the-room-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ab63cd4dc24742a2f2c676fef88a16ae983c326.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4c32376fef5edbc2c1d1278691c5d31a8026801e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8d2420d2db36ae8cdd636d2fe05d33700abebba1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdydsxrvbpnfx0i7xjys9wi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/ticketing/who-gets-told-when-an-issue-is-reported/" TargetMode="External"/><Relationship Id="rIdg0qlkogdv5yl7eopj8nmk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/ticketing/choose-who-handles-reported-issues/" TargetMode="External"/><Relationship Id="rIdcint6sfvsb0oj0rv5nwlm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/ticketing/route-report-emails-to-the-right-people/" TargetMode="External"/><Relationship Id="rId6rnns1xlo4wbm2zbqxqv1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/ticketing/report-a-problem-at-the-room-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/618be6b3f9be1ddce1e43f4997f16a1f04d94256.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e61384ddc28ae2d149ac70d78858ee6800d7785.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/523161b409426e308fe87739ccd057c28e44092b.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>問題被匯報時誰會收到通知</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>