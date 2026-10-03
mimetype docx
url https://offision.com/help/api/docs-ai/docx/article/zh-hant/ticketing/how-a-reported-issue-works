--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxkv0jikrybjupo2ftcvh6">
+      <w:hyperlink w:history="1" r:id="rIdikw09rhq_eon-zscnil_e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/ticketing/how-a-reported-issue-works/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已匯報問題</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">就是壞掉的東西：叫不醒的螢幕、掉了輪子的椅子、電量只剩百分之一的面板。
 匯報之後會開出一張工單，然後由這張工單一路追到有人修好為止。</w:t>
@@ -553,51 +553,51 @@
         <w:t xml:space="preserve">未指派</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">留在佇列裡，等人接手。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">不過這確實會改變誰收到通知，值得讀一次：未指派的匯報會通知</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">所有</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">支援職員，
 已指派的則只送給一個人。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfae60hv6kdq2xwpazmnn-">
+      <w:hyperlink w:history="1" r:id="rIdj4br4vkmnyj-pmu_d0pk4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">誰會收到通知</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">不會自動指派給任何人:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Offision 不會輪流分派工單，也不會挑手上最少的人。指派永遠是人在佇列裡做的決定。</w:t>
@@ -609,82 +609,82 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">已匯報問題不會做的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">不會讓房間停止使用。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 有三張未結工單的房間照樣接受預約。要停用，
 請到資源本身，在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz7z8muyxu5urf3brud9av">
+      <w:hyperlink w:history="1" r:id="rId2q7nfcp43h7i9hlu1wtag">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">裡處理。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">不是服務要求。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwrzvxfn_iqtqm2viqqdqf">
+      <w:hyperlink w:history="1" r:id="rId_pcr0-6cz_cgadrgmrxl3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">服務</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">是有人為某個預約做某件事 — 茶水、清潔、
 會議中的協助 — 有自己的人員、時間與佇列。工單管理處理的是東西壞了。兩者從不互相帶動：
 解決工單不會完成任何服務，服務要求也開不出工單。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -1131,51 +1131,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxkv0jikrybjupo2ftcvh6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/ticketing/how-a-reported-issue-works/" TargetMode="External"/><Relationship Id="rIdfae60hv6kdq2xwpazmnn-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/ticketing/who-gets-told-when-an-issue-is-reported/" TargetMode="External"/><Relationship Id="rIdz7z8muyxu5urf3brud9av" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/" TargetMode="External"/><Relationship Id="rIdwrzvxfn_iqtqm2viqqdqf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/service/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/693092a6154a556e259e64d185d1deb3c682b9e2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d594f1bdad0554807c1d635052c8655234b9d693.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdikw09rhq_eon-zscnil_e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/ticketing/how-a-reported-issue-works/" TargetMode="External"/><Relationship Id="rIdj4br4vkmnyj-pmu_d0pk4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/ticketing/who-gets-told-when-an-issue-is-reported/" TargetMode="External"/><Relationship Id="rId2q7nfcp43h7i9hlu1wtag" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/" TargetMode="External"/><Relationship Id="rId_pcr0-6cz_cgadrgmrxl3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/service/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/693092a6154a556e259e64d185d1deb3c682b9e2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d594f1bdad0554807c1d635052c8655234b9d693.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>已匯報問題如何運作</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>