--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdikw09rhq_eon-zscnil_e">
+      <w:hyperlink w:history="1" r:id="rIdk3o-n0aza1ng0rqxpb775">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/ticketing/how-a-reported-issue-works/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已匯報問題</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">就是壞掉的東西：叫不醒的螢幕、掉了輪子的椅子、電量只剩百分之一的面板。
 匯報之後會開出一張工單，然後由這張工單一路追到有人修好為止。</w:t>
@@ -553,51 +553,51 @@
         <w:t xml:space="preserve">未指派</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">留在佇列裡，等人接手。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">不過這確實會改變誰收到通知，值得讀一次：未指派的匯報會通知</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">所有</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">支援職員，
 已指派的則只送給一個人。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj4br4vkmnyj-pmu_d0pk4">
+      <w:hyperlink w:history="1" r:id="rIdshgtj4mlcodx1b9qtjz_v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">誰會收到通知</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">不會自動指派給任何人:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Offision 不會輪流分派工單，也不會挑手上最少的人。指派永遠是人在佇列裡做的決定。</w:t>
@@ -609,82 +609,82 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">已匯報問題不會做的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">不會讓房間停止使用。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 有三張未結工單的房間照樣接受預約。要停用，
 請到資源本身，在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2q7nfcp43h7i9hlu1wtag">
+      <w:hyperlink w:history="1" r:id="rIdgeyz7itxd-un3b8eemfdv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">裡處理。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">不是服務要求。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_pcr0-6cz_cgadrgmrxl3">
+      <w:hyperlink w:history="1" r:id="rId-jbknwdlrqmtqlyufki-c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">服務</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">是有人為某個預約做某件事 — 茶水、清潔、
 會議中的協助 — 有自己的人員、時間與佇列。工單管理處理的是東西壞了。兩者從不互相帶動：
 解決工單不會完成任何服務，服務要求也開不出工單。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -1131,51 +1131,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdikw09rhq_eon-zscnil_e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/ticketing/how-a-reported-issue-works/" TargetMode="External"/><Relationship Id="rIdj4br4vkmnyj-pmu_d0pk4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/ticketing/who-gets-told-when-an-issue-is-reported/" TargetMode="External"/><Relationship Id="rId2q7nfcp43h7i9hlu1wtag" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/" TargetMode="External"/><Relationship Id="rId_pcr0-6cz_cgadrgmrxl3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/service/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/693092a6154a556e259e64d185d1deb3c682b9e2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d594f1bdad0554807c1d635052c8655234b9d693.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdk3o-n0aza1ng0rqxpb775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/ticketing/how-a-reported-issue-works/" TargetMode="External"/><Relationship Id="rIdshgtj4mlcodx1b9qtjz_v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/ticketing/who-gets-told-when-an-issue-is-reported/" TargetMode="External"/><Relationship Id="rIdgeyz7itxd-un3b8eemfdv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/" TargetMode="External"/><Relationship Id="rId-jbknwdlrqmtqlyufki-c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/service/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ef7d7ef9f4f69ee6a2b54e455976ba694a7cccaa.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d1bf8bad5276a7f8a11c0f6bccb031e08f020d85.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>已匯報問題如何運作</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>