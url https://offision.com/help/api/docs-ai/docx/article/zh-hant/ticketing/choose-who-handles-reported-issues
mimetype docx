--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">決定誰處理已匯報問題</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">把人放進支援職員名單，以及這份名單如何改變誰收到電郵、誰收到通知， 以及工單可以指派給誰。</w:t>
+        <w:t xml:space="preserve">把人放進支援職員名單，以及這份名單如何改變誰收到電郵、誰收到通知，以及工單可以指派給誰。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgiwubm5rgwdeywrsbl9gj">
+      <w:hyperlink w:history="1" r:id="rIdbk5vmldvu6sbv4wlzfr0e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/ticketing/choose-who-handles-reported-issues/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">支援職員</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">是負責修理的人的名單。它是工單管理裡第一件要設定的事，
 因為在有人進到名單之前，已匯報問題不會通知任何人，也不能指派給任何人。</w:t>
@@ -456,51 +456,51 @@
       <w:r>
         <w:t xml:space="preserve">
 支援職員是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">做事的人</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">支援管理員</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">是讓某人能開啟工單管理各頁面的權限，
 和其他權限一樣在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde0q5u3cglxww1g7rj7cc3">
+      <w:hyperlink w:history="1" r:id="rIdbotbvuntgltv967gefini">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">目錄</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">裡授予，不在這裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩者只部分重疊，而這個落差常讓人踩坑：未指派的匯報會</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">寄電郵</w:t>
       </w:r>
@@ -526,85 +526,85 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個頁面不會做的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不指派任何東西。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Offision 從不替工單挑人 — 沒有輪流分派，也不會挑最少的人。
 每一次指派都是有人在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7qqvjz18ljpqkz3v6xzkj">
+      <w:hyperlink w:history="1" r:id="rIdgmwulthoftiekeww6ftla">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">佇列</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">裡
 做的決定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不按建築物劃分。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這份名單上的每個人都會收到全場域未指派的匯報。
 要縮小誰收到哪些房間的通知，那是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu2v4mcjko_ewhsvpfoxp9">
+      <w:hyperlink w:history="1" r:id="rIdqjlvk_tqzuehglvebev2k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">工單政策</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">的工作。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1086,51 +1086,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgiwubm5rgwdeywrsbl9gj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/ticketing/choose-who-handles-reported-issues/" TargetMode="External"/><Relationship Id="rIde0q5u3cglxww1g7rj7cc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/" TargetMode="External"/><Relationship Id="rId7qqvjz18ljpqkz3v6xzkj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/ticketing/work-through-the-reported-issues-queue/" TargetMode="External"/><Relationship Id="rIdu2v4mcjko_ewhsvpfoxp9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/ticketing/route-report-emails-to-the-right-people/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0d25a6a7f3c8d7134070a2f0426225d7dcedbc53.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/15301e28e70890a8774c91e53358d48659e42812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbk5vmldvu6sbv4wlzfr0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/ticketing/choose-who-handles-reported-issues/" TargetMode="External"/><Relationship Id="rIdbotbvuntgltv967gefini" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/" TargetMode="External"/><Relationship Id="rIdgmwulthoftiekeww6ftla" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/ticketing/work-through-the-reported-issues-queue/" TargetMode="External"/><Relationship Id="rIdqjlvk_tqzuehglvebev2k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/ticketing/route-report-emails-to-the-right-people/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0d25a6a7f3c8d7134070a2f0426225d7dcedbc53.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/15301e28e70890a8774c91e53358d48659e42812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>決定誰處理已匯報問題</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>