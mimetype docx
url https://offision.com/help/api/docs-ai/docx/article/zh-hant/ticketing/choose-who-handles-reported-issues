--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbk5vmldvu6sbv4wlzfr0e">
+      <w:hyperlink w:history="1" r:id="rIda015b5wqoru0hv51uifpb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/ticketing/choose-who-handles-reported-issues/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">支援職員</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">是負責修理的人的名單。它是工單管理裡第一件要設定的事，
 因為在有人進到名單之前，已匯報問題不會通知任何人，也不能指派給任何人。</w:t>
@@ -456,51 +456,51 @@
       <w:r>
         <w:t xml:space="preserve">
 支援職員是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">做事的人</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">支援管理員</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">是讓某人能開啟工單管理各頁面的權限，
 和其他權限一樣在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbotbvuntgltv967gefini">
+      <w:hyperlink w:history="1" r:id="rIds2wggzr_cewbd77_zpngv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">目錄</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">裡授予，不在這裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩者只部分重疊，而這個落差常讓人踩坑：未指派的匯報會</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">寄電郵</w:t>
       </w:r>
@@ -526,85 +526,85 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個頁面不會做的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不指派任何東西。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Offision 從不替工單挑人 — 沒有輪流分派，也不會挑最少的人。
 每一次指派都是有人在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgmwulthoftiekeww6ftla">
+      <w:hyperlink w:history="1" r:id="rIdl6txxwny0vcazchhksdxn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">佇列</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">裡
 做的決定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不按建築物劃分。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這份名單上的每個人都會收到全場域未指派的匯報。
 要縮小誰收到哪些房間的通知，那是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqjlvk_tqzuehglvebev2k">
+      <w:hyperlink w:history="1" r:id="rIdhki8vblyx_5mdhbn5qnpo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">工單政策</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">的工作。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1086,51 +1086,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbk5vmldvu6sbv4wlzfr0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/ticketing/choose-who-handles-reported-issues/" TargetMode="External"/><Relationship Id="rIdbotbvuntgltv967gefini" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/" TargetMode="External"/><Relationship Id="rIdgmwulthoftiekeww6ftla" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/ticketing/work-through-the-reported-issues-queue/" TargetMode="External"/><Relationship Id="rIdqjlvk_tqzuehglvebev2k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/ticketing/route-report-emails-to-the-right-people/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0d25a6a7f3c8d7134070a2f0426225d7dcedbc53.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/15301e28e70890a8774c91e53358d48659e42812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIda015b5wqoru0hv51uifpb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/ticketing/choose-who-handles-reported-issues/" TargetMode="External"/><Relationship Id="rIds2wggzr_cewbd77_zpngv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/" TargetMode="External"/><Relationship Id="rIdl6txxwny0vcazchhksdxn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/ticketing/work-through-the-reported-issues-queue/" TargetMode="External"/><Relationship Id="rIdhki8vblyx_5mdhbn5qnpo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/ticketing/route-report-emails-to-the-right-people/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7c87a06bbfadd6ca6010a5585467e5bdc33e14e4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/433646bc3f6d40042b1a794a370abbf594e2b28a.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>決定誰處理已匯報問題</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>