--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">哪一個時區會生效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">系統時區只是預設值。任何自己帶著時區的物件都會勝出， 這也是為什麼兩個人看同一則預約會看到不同時間，而且都沒有錯。</w:t>
+        <w:t xml:space="preserve">系統時區只是預設值。任何自己帶著時區的物件都會勝出，這也是為什麼兩個人看同一則預約會看到不同時間，而且都沒有錯。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo7i56k4qh1st4byifyea9">
+      <w:hyperlink w:history="1" r:id="rIdjnufdt5o6r4eevstbrcmb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/system/which-time-zone-applies/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">系統時區決定所有尚未指定自己時區的物件要用什麼時間。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">最常讓人困惑的地方</w:t>
@@ -840,51 +840,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdo7i56k4qh1st4byifyea9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/system/which-time-zone-applies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88d45bffda6ba587b21d978faef8d1aae070972a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/21716d994f47e7a71b0526c6996d557094097cce.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjnufdt5o6r4eevstbrcmb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/system/which-time-zone-applies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88d45bffda6ba587b21d978faef8d1aae070972a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/21716d994f47e7a71b0526c6996d557094097cce.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>哪一個時區會生效</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>