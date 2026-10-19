--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -26,94 +26,149 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">哪一個時區會生效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">系統時區只是預設值。任何自己帶著時區的物件都會勝出，這也是為什麼兩個人看同一則預約會看到不同時間，而且都沒有錯。</w:t>
+        <w:t xml:space="preserve">系統時區是後備值，資源或預約自行指定的時區優先。了解預約時區、UTC 偏移及目前時區提示，並確認重複預約日期與夏令時間變化。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-15</w:t>
+        <w:t xml:space="preserve">2026-10-09</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjnufdt5o6r4eevstbrcmb">
+      <w:hyperlink w:history="1" r:id="rIdojsr7yjoufqsgnprwlm7-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/system/which-time-zone-applies/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where in Offision: admin app → system-account/ui-settings (系統界面)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">系統時區決定所有尚未指定自己時區的物件要用什麼時間。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">閱讀預約表單的兩組時間</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">預約表單會顯示所選預約時區及該預約日期的 UTC 偏移。與目前時區不同時，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">您目前時區的預約時間</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">會將同一時段換算成目前時區，不會新增第二筆預約。接近夏令時間切換時，除了時間及偏移，也須比較日期。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">重複日期遵從預約所選時區。全日預約涵蓋當地日曆日期，與 Google Calendar 同步時亦包含最後一天。儲存重複預約修改前，請確認修改範圍及首末日期。單純更改顯示時區不會重新安排預約。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">若日期處於夏令時間切換，表單可能要求選擇有效或明確的當地時間。請選擇所選時區的有效時間，不要以更改系統時區作為繞過方法。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">最常讓人困惑的地方</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一間會議室可能以與系統預設不同的時間運作，而你在這間會議室上
 找不到任何時區欄位可以解釋它。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">它來自會議室的</w:t>
@@ -370,63 +425,50 @@
         </w:rPr>
         <w:t xml:space="preserve">時間顯示成 1:00 PM 還是 13:00。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是每個人自行設定的顯示偏好，
 不是系統設定，也完全不影響任何事情的實際排程時間。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">你眼前裝置上的時鐘。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Offision 不會去更改手機或電腦的時間。
 當裝置本身的時區與目前使用的不同時，Offision 會提示並詢問是否重新載入，
 而不是默默覆蓋。所以一台還停在假期時區的筆電，看到的是提示，而不是一份錯誤的行事曆。</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...11 lines deleted...]
-    </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
@@ -840,51 +882,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjnufdt5o6r4eevstbrcmb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/system/which-time-zone-applies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88d45bffda6ba587b21d978faef8d1aae070972a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/21716d994f47e7a71b0526c6996d557094097cce.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdojsr7yjoufqsgnprwlm7-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/system/which-time-zone-applies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b493b96ef72bec1e9b737b5f2c089f01d8101d04.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d2a72a22eddb17250dee27d10d850bd1fadc890a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>哪一個時區會生效</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>