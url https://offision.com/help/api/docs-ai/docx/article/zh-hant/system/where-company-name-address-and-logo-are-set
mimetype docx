--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">公司名稱、地址與標誌在哪裡設定</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">公司名稱、各建築物的地址與五個標誌分別位於不同頁面。說明哪一頁掌管哪一項、各項會在 哪裡顯示給使用者，以及員工名片上的地址為何不算其中之一。</w:t>
+        <w:t xml:space="preserve">公司名稱、各建築物的地址與五個標誌分別位於不同頁面。說明哪一頁掌管哪一項、各項會在哪裡顯示給使用者，以及員工名片上的地址為何不算其中之一。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoyi4u_hc94bhfatimdquq">
+      <w:hyperlink w:history="1" r:id="rIda9wos2ampngorzubshcw5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/system/where-company-name-address-and-logo-are-set/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 沒有一頁叫「公司資料」。名稱、地址與標誌是三項不同的設定，分別放在三個頁面，
 因為它們各自顯示在不同的地方 —— 而名為</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">系統界面</w:t>
@@ -439,51 +439,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">與</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">地址</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">會寫入第一棟建築物，之後要修改就在建築物上改，
 而不是回到設定精靈。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">還有一個地址很容易與這個混淆：員工的電子名片帶有自己的公司一行，在該附加功能中設定，
 而且只印在名片上。這裡與其他任何地方都不會讀取它 —— 請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqx6pzkn9cazcreworgm-t">
+      <w:hyperlink w:history="1" r:id="rId8lf1tyvatmxbtfnzsfksa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">電子名片是什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">標誌</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每個畫面各有自己的標誌，所以改一頁只會影響一個畫面。</w:t>
@@ -613,51 +613,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">登入頁面</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6310"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">登錄頁面標誌</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> —— 見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdifkfyholtug7172cfjf1x">
+            <w:hyperlink w:history="1" r:id="rIdjqcplnj7g-r_0hmqxyzme">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">為登入頁面與主頁加上品牌</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">登入後的主頁</w:t>
             </w:r>
@@ -751,51 +751,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">電郵相關設定</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6310"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">電郵圖像</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> —— 見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdb_3xre0wnwelv0-pwmonx">
+            <w:hyperlink w:history="1" r:id="rIdnq76het3w9ktlthnxde72">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">在 Offision 電郵放上你的標誌</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">會議室與座位面板</w:t>
             </w:r>
@@ -824,51 +824,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">面板設定</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6310"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">顯示公司標誌</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> —— 見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdpkk0sm4e1thtcazuw43ad">
+            <w:hyperlink w:history="1" r:id="rIdyfv89ynmg9w-3ncll24xb">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">在會議室面板顯示你的標誌</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">列印的訪客證</w:t>
             </w:r>
@@ -897,51 +897,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">設定</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6310"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">訪客標籤標誌</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> —— 見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdnxpchaadpm6xjtlvyqqaq">
+            <w:hyperlink w:history="1" r:id="rIdxnblsrbp3auvnjzcyy5rv">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">更改訪客證設計</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡不控制的事</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1455,51 +1455,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdoyi4u_hc94bhfatimdquq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/system/where-company-name-address-and-logo-are-set/" TargetMode="External"/><Relationship Id="rIdqx6pzkn9cazcreworgm-t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-the-staff-name-card-is/" TargetMode="External"/><Relationship Id="rIdifkfyholtug7172cfjf1x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/brand-the-login-and-home-pages/" TargetMode="External"/><Relationship Id="rIdb_3xre0wnwelv0-pwmonx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-your-logo-on-offision-emails/" TargetMode="External"/><Relationship Id="rIdpkk0sm4e1thtcazuw43ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rIdnxpchaadpm6xjtlvyqqaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4a5ca496bc7943a65e76267b848348ca6bf6f0b5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c83aca9ba8d488b93d5cf3f10a71494306e4ccd8.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIda9wos2ampngorzubshcw5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/system/where-company-name-address-and-logo-are-set/" TargetMode="External"/><Relationship Id="rId8lf1tyvatmxbtfnzsfksa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-the-staff-name-card-is/" TargetMode="External"/><Relationship Id="rIdjqcplnj7g-r_0hmqxyzme" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/brand-the-login-and-home-pages/" TargetMode="External"/><Relationship Id="rIdnq76het3w9ktlthnxde72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-your-logo-on-offision-emails/" TargetMode="External"/><Relationship Id="rIdyfv89ynmg9w-3ncll24xb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rIdxnblsrbp3auvnjzcyy5rv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4a5ca496bc7943a65e76267b848348ca6bf6f0b5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c83aca9ba8d488b93d5cf3f10a71494306e4ccd8.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>公司名稱、地址與標誌在哪裡設定</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>