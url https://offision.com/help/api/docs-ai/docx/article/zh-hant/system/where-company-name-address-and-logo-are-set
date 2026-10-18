--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda9wos2ampngorzubshcw5">
+      <w:hyperlink w:history="1" r:id="rIdmwt6fygdsocbwh1xkpjgq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/system/where-company-name-address-and-logo-are-set/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 沒有一頁叫「公司資料」。名稱、地址與標誌是三項不同的設定，分別放在三個頁面，
 因為它們各自顯示在不同的地方 —— 而名為</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">系統界面</w:t>
@@ -439,51 +439,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">與</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">地址</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">會寫入第一棟建築物，之後要修改就在建築物上改，
 而不是回到設定精靈。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">還有一個地址很容易與這個混淆：員工的電子名片帶有自己的公司一行，在該附加功能中設定，
 而且只印在名片上。這裡與其他任何地方都不會讀取它 —— 請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8lf1tyvatmxbtfnzsfksa">
+      <w:hyperlink w:history="1" r:id="rId0olkicv8gh7t-9lqqafhq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">電子名片是什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">標誌</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每個畫面各有自己的標誌，所以改一頁只會影響一個畫面。</w:t>
@@ -613,51 +613,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">登入頁面</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6310"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">登錄頁面標誌</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> —— 見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdjqcplnj7g-r_0hmqxyzme">
+            <w:hyperlink w:history="1" r:id="rIdw4vkggzt-pdk67vnrzjqz">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">為登入頁面與主頁加上品牌</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">登入後的主頁</w:t>
             </w:r>
@@ -751,51 +751,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">電郵相關設定</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6310"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">電郵圖像</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> —— 見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdnq76het3w9ktlthnxde72">
+            <w:hyperlink w:history="1" r:id="rIdn1f-7n2gkxxftovxq-ijb">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">在 Offision 電郵放上你的標誌</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">會議室與座位面板</w:t>
             </w:r>
@@ -824,51 +824,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">面板設定</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6310"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">顯示公司標誌</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> —— 見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdyfv89ynmg9w-3ncll24xb">
+            <w:hyperlink w:history="1" r:id="rIdlz6jxsz7ixtbfw5fib1bv">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">在會議室面板顯示你的標誌</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">列印的訪客證</w:t>
             </w:r>
@@ -897,51 +897,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">設定</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6310"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">訪客標籤標誌</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> —— 見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdxnblsrbp3auvnjzcyy5rv">
+            <w:hyperlink w:history="1" r:id="rIdgmpboowstovjx92aerefb">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">更改訪客證設計</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡不控制的事</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1455,51 +1455,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIda9wos2ampngorzubshcw5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/system/where-company-name-address-and-logo-are-set/" TargetMode="External"/><Relationship Id="rId8lf1tyvatmxbtfnzsfksa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-the-staff-name-card-is/" TargetMode="External"/><Relationship Id="rIdjqcplnj7g-r_0hmqxyzme" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/brand-the-login-and-home-pages/" TargetMode="External"/><Relationship Id="rIdnq76het3w9ktlthnxde72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-your-logo-on-offision-emails/" TargetMode="External"/><Relationship Id="rIdyfv89ynmg9w-3ncll24xb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rIdxnblsrbp3auvnjzcyy5rv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4a5ca496bc7943a65e76267b848348ca6bf6f0b5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c83aca9ba8d488b93d5cf3f10a71494306e4ccd8.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmwt6fygdsocbwh1xkpjgq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/system/where-company-name-address-and-logo-are-set/" TargetMode="External"/><Relationship Id="rId0olkicv8gh7t-9lqqafhq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-the-staff-name-card-is/" TargetMode="External"/><Relationship Id="rIdw4vkggzt-pdk67vnrzjqz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/brand-the-login-and-home-pages/" TargetMode="External"/><Relationship Id="rIdn1f-7n2gkxxftovxq-ijb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-your-logo-on-offision-emails/" TargetMode="External"/><Relationship Id="rIdlz6jxsz7ixtbfw5fib1bv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rIdgmpboowstovjx92aerefb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/860eea78aa9c2dbeddff0399ca4a0737f7239108.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c440c412ac7a647abbd4ffb08f21e13c654a0c65.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>公司名稱、地址與標誌在哪裡設定</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>