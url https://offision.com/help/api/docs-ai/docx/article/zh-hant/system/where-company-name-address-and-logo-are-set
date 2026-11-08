--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmwt6fygdsocbwh1xkpjgq">
+      <w:hyperlink w:history="1" r:id="rIdeqkrpz4srrdhqkhy16soj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/system/where-company-name-address-and-logo-are-set/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 沒有一頁叫「公司資料」。名稱、地址與標誌是三項不同的設定，分別放在三個頁面，
 因為它們各自顯示在不同的地方 —— 而名為</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">系統界面</w:t>
@@ -439,51 +439,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">與</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">地址</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">會寫入第一棟建築物，之後要修改就在建築物上改，
 而不是回到設定精靈。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">還有一個地址很容易與這個混淆：員工的電子名片帶有自己的公司一行，在該附加功能中設定，
 而且只印在名片上。這裡與其他任何地方都不會讀取它 —— 請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0olkicv8gh7t-9lqqafhq">
+      <w:hyperlink w:history="1" r:id="rIdgyncreb-4f-nhzxf7-uxy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">電子名片是什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">標誌</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每個畫面各有自己的標誌，所以改一頁只會影響一個畫面。</w:t>
@@ -613,51 +613,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">登入頁面</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6310"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">登錄頁面標誌</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> —— 見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdw4vkggzt-pdk67vnrzjqz">
+            <w:hyperlink w:history="1" r:id="rIdyr3ohfwzyhcjpwda6aney">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">為登入頁面與主頁加上品牌</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">登入後的主頁</w:t>
             </w:r>
@@ -751,51 +751,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">電郵相關設定</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6310"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">電郵圖像</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> —— 見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdn1f-7n2gkxxftovxq-ijb">
+            <w:hyperlink w:history="1" r:id="rId6hya_rsziisvkdd7yuckc">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">在 Offision 電郵放上你的標誌</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">會議室與座位面板</w:t>
             </w:r>
@@ -824,51 +824,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">面板設定</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6310"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">顯示公司標誌</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> —— 見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdlz6jxsz7ixtbfw5fib1bv">
+            <w:hyperlink w:history="1" r:id="rIdjrjwjld96hr9jcacc2hal">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">在會議室面板顯示你的標誌</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">列印的訪客證</w:t>
             </w:r>
@@ -897,51 +897,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">設定</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6310"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">訪客標籤標誌</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> —— 見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdgmpboowstovjx92aerefb">
+            <w:hyperlink w:history="1" r:id="rIdfqfq-74hmpvp5auijxgwy">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">更改訪客證設計</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡不控制的事</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1455,51 +1455,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmwt6fygdsocbwh1xkpjgq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/system/where-company-name-address-and-logo-are-set/" TargetMode="External"/><Relationship Id="rId0olkicv8gh7t-9lqqafhq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-the-staff-name-card-is/" TargetMode="External"/><Relationship Id="rIdw4vkggzt-pdk67vnrzjqz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/brand-the-login-and-home-pages/" TargetMode="External"/><Relationship Id="rIdn1f-7n2gkxxftovxq-ijb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-your-logo-on-offision-emails/" TargetMode="External"/><Relationship Id="rIdlz6jxsz7ixtbfw5fib1bv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rIdgmpboowstovjx92aerefb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/860eea78aa9c2dbeddff0399ca4a0737f7239108.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c440c412ac7a647abbd4ffb08f21e13c654a0c65.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdeqkrpz4srrdhqkhy16soj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/system/where-company-name-address-and-logo-are-set/" TargetMode="External"/><Relationship Id="rIdgyncreb-4f-nhzxf7-uxy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-the-staff-name-card-is/" TargetMode="External"/><Relationship Id="rIdyr3ohfwzyhcjpwda6aney" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/brand-the-login-and-home-pages/" TargetMode="External"/><Relationship Id="rId6hya_rsziisvkdd7yuckc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-your-logo-on-offision-emails/" TargetMode="External"/><Relationship Id="rIdjrjwjld96hr9jcacc2hal" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rIdfqfq-74hmpvp5auijxgwy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/860eea78aa9c2dbeddff0399ca4a0737f7239108.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c440c412ac7a647abbd4ffb08f21e13c654a0c65.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>公司名稱、地址與標誌在哪裡設定</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>