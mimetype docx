--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">界面自訂設定一覽</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">界面自訂七個頁面上的每一個欄位 —— 兩個標誌頁、兩個日曆、貼紙選單、平面圖標籤， 以及那個收納其餘設定的頁面。</w:t>
+        <w:t xml:space="preserve">更改 Offision 的外觀，逐頁說明 —— 界面自訂七個頁面上的每一個欄位：兩個標誌頁、兩個日曆、貼紙選單、平面圖標籤，以及那個收納其餘設定的頁面。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-04</w:t>
+        <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi14itpt0rbfb6lk9lvkvt">
+      <w:hyperlink w:history="1" r:id="rIdsgvxjomrah-uwbldavwaa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/system/ui-customization-settings-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">八個頁面，依清單順序排列。每一頁都用同一條儲存列儲存，改動任何一項它就會出現。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -113,497 +113,541 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">主頁</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1904"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3173"/>
+        <w:gridCol w:w="1100"/>
+        <w:gridCol w:w="5180"/>
+        <w:gridCol w:w="3090"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1904"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">欄位</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4283"/>
+            <w:tcW w:type="dxa" w:w="5180"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">作用</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3173"/>
+            <w:tcW w:type="dxa" w:w="3090"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">備註</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1904"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">使用透明背景的標誌</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4283"/>
+            <w:tcW w:type="dxa" w:w="5180"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">關閉時一個標誌畫在白底上；開啟時兩個標誌且沒有底色方塊</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3173"/>
+            <w:tcW w:type="dxa" w:w="3090"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">這個開關決定底下會出現哪些欄位</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1904"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主頁標誌</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4283"/>
+            <w:tcW w:type="dxa" w:w="5180"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">白底上的單一標誌</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3173"/>
+            <w:tcW w:type="dxa" w:w="3090"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">只在開關</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">關閉</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">時出現。348×88</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1904"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">首頁標誌（淺色主題）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4283"/>
+            <w:tcW w:type="dxa" w:w="5180"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">淺色主題讀者看到的標誌</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3173"/>
+            <w:tcW w:type="dxa" w:w="3090"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">只在開關</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">開啟</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">時出現</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1904"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">首頁標誌（深色主題）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4283"/>
+            <w:tcW w:type="dxa" w:w="5180"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">深色主題讀者看到的標誌</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3173"/>
+            <w:tcW w:type="dxa" w:w="3090"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">只在開關</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">開啟</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">時出現</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1904"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主頁版面</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4283"/>
+            <w:tcW w:type="dxa" w:w="5180"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">人們拿到哪些卡片，每列各有啟用開關，順序可拖曳</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3173"/>
+            <w:tcW w:type="dxa" w:w="3090"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">標示</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">預設</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">的列是新帳戶的起點</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1904"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">允許用戶建立自己的佈局</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4283"/>
+            <w:tcW w:type="dxa" w:w="5180"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">可以新增自己的頁面</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3173"/>
-[...14 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1904"/>
+            <w:tcW w:type="dxa" w:w="3090"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">允許用戶重新排序頁面</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4283"/>
+            <w:tcW w:type="dxa" w:w="5180"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">可以移動你設定的卡片</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3173"/>
+            <w:tcW w:type="dxa" w:w="3090"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">關閉不會還原已經調整過的版面</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1904"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">允許用戶上傳個人資料背景</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4283"/>
+            <w:tcW w:type="dxa" w:w="5180"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">可以更換背景</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3173"/>
-[...4 lines deleted...]
-            </w:pPr>
+            <w:tcW w:type="dxa" w:w="3090"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">主頁隱藏樓層平面圖</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5180"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">開啟後，主頁就是全寬的時間軸：旁邊的樓層平面圖面板不見了，用來顯示或隱藏它的箭號也一併消失。整個租戶適用，預設關閉</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3090"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">平面圖是空的、或希望主頁只有一欄時開啟。室內地圖小工具與頁面不受影響</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">登入頁面</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1009,51 +1053,51 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">資源日曆</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">用戶界面的預約格線。完整說明見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgd1xkwuj0z7ctyfr1ynat">
+      <w:hyperlink w:history="1" r:id="rIddqdkea6bzxk0jqqjbbt_c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">調整使用者看到的預約日曆</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
@@ -1619,485 +1663,798 @@
             <w:tcW w:type="dxa" w:w="7020"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">提供「保留會議與與會者，只取消會議室」</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩者都在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2jijfpyjtmzizowssw3jy">
+      <w:hyperlink w:history="1" r:id="rIdizrl5qk-2xgzshtv6rhn1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">決定取消選單提供什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">說明。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">使用者預約表格</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1306"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3265"/>
+        <w:gridCol w:w="1409"/>
+        <w:gridCol w:w="6039"/>
+        <w:gridCol w:w="1912"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1306"/>
+            <w:tcW w:type="dxa" w:w="1409"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">欄位</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4789"/>
+            <w:tcW w:type="dxa" w:w="6039"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">作用</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3265"/>
+            <w:tcW w:type="dxa" w:w="1912"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">選項</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1306"/>
+            <w:tcW w:type="dxa" w:w="1409"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">資源說明</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4789"/>
+            <w:tcW w:type="dxa" w:w="6039"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">所選會議室自己的說明要不要印在資源選擇欄下方</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3265"/>
+            <w:tcW w:type="dxa" w:w="1912"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">隱藏／顯示說明／顯示為注意事項</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1409"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">允許將多個場次預約為一個系列</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6039"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">在 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">多場次預約</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> 之下。要不要提供 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">系列</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> 這種預約形式。關掉之後它會從預約表單、手機的模式選單，以及建議改用系列的提示裡消失，而不是變灰留著</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1912"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">沒有關掉的話就是開著</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1409"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">每個系列的預約上限</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6039"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">在 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">多場次預約</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> 之下，而且只有上面那個開關開著時才看得到。一個系列最多能有幾場</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1912"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1 到 200。在有人設定之前是 50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1409"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">匯入預約</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6039"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">在 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">匯入</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> 之下。Offision 應用程式要不要向每個能預約會議室的人提供 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">匯入</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> —— 在 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">我的日程</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> 頁首、首頁的快速操作，以及頁尾的 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">房間</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> 底下。只有上面的系列開關開著時，試算表才會帶系列 ID 欄；見</w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rIdwrulng6xp2xqlrauyxrqp">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">透過試算表匯入預約</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1912"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">沒有打開的話就是關著</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
-    </w:p>
-[...41 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="2857500"/>
+            <wp:extent cx="5715000" cy="2876550"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="ui-customization-floor-plan-zh-hant" descr="每一類資源各有一個標籤顯示模式。" title="每一類資源各有一個標籤顯示模式。"/>
+            <wp:docPr id="1" name="ui-customization-series-zh-hant" descr="多場次預約就放在它管的那份表格旁邊。場數那一行只有在開關開著時才會出現。" title="多場次預約就放在它管的那份表格旁邊。場數那一行只有在開關開著時才會出現。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="2857500"/>
+                      <a:ext cx="5715000" cy="2876550"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">每一類資源各有一個標籤顯示模式。</w:t>
+        <w:t xml:space="preserve">多場次預約就放在它管的那份表格旁邊。場數那一行只有在開關開著時才會出現。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">房間</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">、</w:t>
+        <w:t xml:space="preserve">兩份表格分開設上限:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+這一組管的是大家在用戶界面和流動應用程式裡預約時用的那份表格。管理主控台自己的表格另有
+一組，在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">辦公桌</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">管理日曆</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 上 —— 所以主控台要比用戶界面容許更長的系列，是設定做得到的事，
+不必繞路。兩邊伺服器都會在每一場被預約時重新檢查，因為一個系列是好幾筆預約，不是一筆。
+碰到上限的人會看到什麼，見
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdmcv_xzyskoimdiyk01o3x">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">預約重複的會議</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">設備</w:t>
-[...51 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">顯示為注意事項</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 會把同樣的文字畫成琥珀色提示。兩者都只是說明，永遠不會擋下預約。
+詳見</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdkkcoc6slcvr-3goyiw4ud">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">在預約表格上顯示會議室的說明</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">這些是</w:t>
-[...10 lines deleted...]
-剛開啟時應該長成什麼樣子。</w:t>
+        <w:t xml:space="preserve">只有本身寫了說明的資源才會出現，所以在沒有東西可說的表格上，這一區不會出現。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t xml:space="preserve">平面圖</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="2790825"/>
+            <wp:extent cx="5715000" cy="2857500"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="ui-customization-others-zh-hant" descr="收納其餘設定的頁面：每週開始於哪一天、預設排序，以及自動完成欄位要顯示哪些語言。" title="收納其餘設定的頁面：每週開始於哪一天、預設排序，以及自動完成欄位要顯示哪些語言。"/>
+            <wp:docPr id="1" name="ui-customization-floor-plan-zh-hant" descr="每一類資源各有一個標籤顯示模式。" title="每一類資源各有一個標籤顯示模式。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="2790825"/>
+                      <a:ext cx="5715000" cy="2857500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">收納其餘設定的頁面：每週開始於哪一天、預設排序，以及自動完成欄位要顯示哪些語言。</w:t>
+        <w:t xml:space="preserve">每一類資源各有一個標籤顯示模式。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">每一類資源一個欄位 —— </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">房間</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">辦公桌</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">設備</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">停車位</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">與</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他資源</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ——
+各自設為</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">固定顯示</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">懸停時顯示</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">或</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">隱藏</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">這些是</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">預設值</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，不是鎖定：即使你在這裡隱藏，讀者仍然可以自行開啟標籤。這裡設定的是地圖
+剛開啟時應該長成什麼樣子。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">其他</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="3457575"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="ui-customization-others-zh-hant" descr="收納其餘設定的頁面：每週開始於哪一天、預設排序，以及預約表單的自動完成欄位要顯示哪些語言。" title="收納其餘設定的頁面：每週開始於哪一天、預設排序，以及預約表單的自動完成欄位要顯示哪些語言。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="3457575"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">收納其餘設定的頁面：每週開始於哪一天、預設排序，以及預約表單的自動完成欄位要顯示哪些語言。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">日曆</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 在頁面最上方，排在預設值那一組之前。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -2234,224 +2591,234 @@
       <w:r>
         <w:t xml:space="preserve">頁面其餘的部分：</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1100"/>
-        <w:gridCol w:w="3376"/>
-        <w:gridCol w:w="5064"/>
+        <w:gridCol w:w="4493"/>
+        <w:gridCol w:w="4118"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">欄位</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3376"/>
+            <w:tcW w:type="dxa" w:w="4493"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">作用</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5064"/>
+            <w:tcW w:type="dxa" w:w="4118"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">選項</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">排序方式</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3376"/>
+            <w:tcW w:type="dxa" w:w="4493"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">用戶界面日曆中資源的預設排序</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5064"/>
+            <w:tcW w:type="dxa" w:w="4118"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">建議優先度／我的最愛／最後預約時間／位置／名稱／容納人數／可用狀態</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">自動完成語言</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3376"/>
-[...12 lines deleted...]
-            <w:tcW w:type="dxa" w:w="5064"/>
+            <w:tcW w:type="dxa" w:w="4493"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">在 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">預約表單</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> 之下。預約表單自動完成欄位上，同一行要顯示哪些語言</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4118"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">租戶已啟用的任何語言</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自動完成語言取代了單一開關:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 在 4.5.11 之前這是一個開／關的切換。現在它是語言的選擇，因此雙語辦公室可以只顯示那兩種
 而不是全部。這些欄位本身見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhziwylosjt2vwgym9fvxj">
+      <w:hyperlink w:history="1" r:id="rIdyboz_cchdhalqtqzr4abl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約表單設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">每週開始於是整個租戶共用的一個設定:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 它不是個人偏好，也不是從瀏覽器的地區設定讀出來的：一個答案套用到所有人。它會反映在
@@ -2472,422 +2839,540 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">分隔線之下、主控台自己的日曆 —— 這個模組裡唯一一頁改的是管理員工作的畫面。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1269"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3014"/>
+        <w:gridCol w:w="1618"/>
+        <w:gridCol w:w="5547"/>
+        <w:gridCol w:w="2196"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1269"/>
+            <w:tcW w:type="dxa" w:w="1618"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">欄位</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5077"/>
+            <w:tcW w:type="dxa" w:w="5547"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">作用</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3014"/>
+            <w:tcW w:type="dxa" w:w="2196"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">選項</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1269"/>
+            <w:tcW w:type="dxa" w:w="1618"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">欄寬</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5077"/>
+            <w:tcW w:type="dxa" w:w="5547"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">一頁放得下幾個資源</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3014"/>
+            <w:tcW w:type="dxa" w:w="2196"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">窄／標準／寬</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1269"/>
+            <w:tcW w:type="dxa" w:w="1618"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">列高</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5077"/>
+            <w:tcW w:type="dxa" w:w="5547"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">不捲動能看到一天的多少</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3014"/>
+            <w:tcW w:type="dxa" w:w="2196"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">緊湊／標準／寬鬆</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1269"/>
+            <w:tcW w:type="dxa" w:w="1618"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">顏色</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5077"/>
+            <w:tcW w:type="dxa" w:w="5547"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">沒有用途的預約區塊所使用的顏色</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3014"/>
-[...14 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1269"/>
+            <w:tcW w:type="dxa" w:w="2196"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1618"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">欄位內容</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5077"/>
+            <w:tcW w:type="dxa" w:w="5547"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">預約區塊印出的行</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3014"/>
+            <w:tcW w:type="dxa" w:w="2196"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">可拖曳排序</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1269"/>
+            <w:tcW w:type="dxa" w:w="1618"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">僅取消會議室預約</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5077"/>
+            <w:tcW w:type="dxa" w:w="5547"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">在主控台的貼紙提供只取消會議室</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3014"/>
+            <w:tcW w:type="dxa" w:w="2196"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主控台從來沒有提供</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">轉為線上會議</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1269"/>
+            <w:tcW w:type="dxa" w:w="1618"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">預約目的卡片</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5077"/>
+            <w:tcW w:type="dxa" w:w="5547"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">每個用途一份覆寫</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3014"/>
+            <w:tcW w:type="dxa" w:w="2196"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">與資源日曆相同</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1269"/>
+            <w:tcW w:type="dxa" w:w="1618"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">資源說明</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5077"/>
+            <w:tcW w:type="dxa" w:w="5547"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">同樣三種值，用在主控台自己的預約表格上，與使用者預約表格分開設定</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3014"/>
+            <w:tcW w:type="dxa" w:w="2196"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">隱藏／顯示說明／顯示為注意事項</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1618"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">允許將多個場次預約為一個系列</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5547"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">在 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">多場次預約</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> 之下。主控台的預約表格要不要提供 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">系列</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">，與使用者預約表格分開設定</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2196"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">沒有關掉的話就是開著</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1618"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">每個系列的預約上限</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5547"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">在 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">多場次預約</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> 之下，而且只有上面那個開關開著時才看得到。主控台上一個系列最多能有幾場</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2196"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1 到 200。在有人設定之前是 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">無論選什麼顏色，區塊的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">左緣一律顯示預約狀態</w:t>
       </w:r>
       <w:r>
@@ -3330,51 +3815,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdi14itpt0rbfb6lk9lvkvt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/system/ui-customization-settings-reference/" TargetMode="External"/><Relationship Id="rIdgd1xkwuj0z7ctyfr1ynat" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restyle-the-resource-calendar/" TargetMode="External"/><Relationship Id="rId2jijfpyjtmzizowssw3jy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-what-the-cancel-menu-offers/" TargetMode="External"/><Relationship Id="rIdzh8uwmjs5jt3u-kwvltgj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rIdhziwylosjt2vwgym9fvxj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/397899020c4c0f3b4f924d0c7a4540d8bf677056.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1062777414fc9c9b6c76b750676e1fbbeafd1d1d.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsgvxjomrah-uwbldavwaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/system/ui-customization-settings-reference/" TargetMode="External"/><Relationship Id="rIddqdkea6bzxk0jqqjbbt_c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restyle-the-resource-calendar/" TargetMode="External"/><Relationship Id="rIdizrl5qk-2xgzshtv6rhn1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-what-the-cancel-menu-offers/" TargetMode="External"/><Relationship Id="rIdwrulng6xp2xqlrauyxrqp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdmcv_xzyskoimdiyk01o3x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/user-guide/book-a-repeating-meeting/" TargetMode="External"/><Relationship Id="rIdkkcoc6slcvr-3goyiw4ud" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rIdyboz_cchdhalqtqzr4abl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/47853cad6547465a7f4794dac5230c56edbd1af0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/397899020c4c0f3b4f924d0c7a4540d8bf677056.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fc27a7fdf174eb309bd6aa2ba6c69cd4c8750d27.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>界面自訂設定一覽</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>