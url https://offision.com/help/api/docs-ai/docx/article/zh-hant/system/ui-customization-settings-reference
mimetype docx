--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,107 +26,134 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">界面自訂設定一覽</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">更改 Offision 的外觀，逐頁說明 —— 界面自訂七個頁面上的每一個欄位：兩個標誌頁、兩個日曆、貼紙選單、平面圖標籤，以及那個收納其餘設定的頁面。</w:t>
+        <w:t xml:space="preserve">[Map family: shared] 更改 Offision 的外觀，逐頁說明 —— 界面自訂七個頁面上的每一個欄位：兩個標誌頁、兩個日曆、貼紙選單、平面圖標籤，以及那個收納其餘設定的頁面。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-25</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsgvxjomrah-uwbldavwaa">
+      <w:hyperlink w:history="1" r:id="rIdngoaefwgt5wdclccyi7qc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/system/ui-customization-settings-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">八個頁面，依清單順序排列。每一頁都用同一條儲存列儲存，改動任何一項它就會出現。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → ui-customization (界面自訂)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">平面圖標籤預設值與繪圖設定不同。Map 2.0 格線、陰影和吸附在編輯器的</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdkiakqx7dbzqek1i4njpo5">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">顯示控制</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">修改，不使用 Classic 3D 預覽設定。變更標籤預設值不會遷移圖面。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">主頁</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
@@ -1053,51 +1080,51 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">資源日曆</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">用戶界面的預約格線。完整說明見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddqdkea6bzxk0jqqjbbt_c">
+      <w:hyperlink w:history="1" r:id="rIdowqugnconhtf7b5acbtjs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">調整使用者看到的預約日曆</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
@@ -1663,51 +1690,51 @@
             <w:tcW w:type="dxa" w:w="7020"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">提供「保留會議與與會者，只取消會議室」</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩者都在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdizrl5qk-2xgzshtv6rhn1">
+      <w:hyperlink w:history="1" r:id="rId4phkhms2rg07pg2ypxbet">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">決定取消選單提供什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">說明。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">使用者預約表格</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1997,51 +2024,51 @@
               <w:t xml:space="preserve">匯入</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> —— 在 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">我的日程</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 頁首、首頁的快速操作，以及頁尾的 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">房間</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 底下。只有上面的系列開關開著時，試算表才會帶系列 ID 欄；見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdwrulng6xp2xqlrauyxrqp">
+            <w:hyperlink w:history="1" r:id="rIdlilhjwjqp4dll9xxecseq">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">透過試算表匯入預約</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1912"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">沒有打開的話就是關著</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -2118,78 +2145,78 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">兩份表格分開設上限:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 這一組管的是大家在用戶界面和流動應用程式裡預約時用的那份表格。管理主控台自己的表格另有
 一組，在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">管理日曆</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 上 —— 所以主控台要比用戶界面容許更長的系列，是設定做得到的事，
 不必繞路。兩邊伺服器都會在每一場被預約時重新檢查，因為一個系列是好幾筆預約，不是一筆。
 碰到上限的人會看到什麼，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmcv_xzyskoimdiyk01o3x">
+      <w:hyperlink w:history="1" r:id="rIdelonj5fyas07ginzxqvqw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約重複的會議</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">顯示為注意事項</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 會把同樣的文字畫成琥珀色提示。兩者都只是說明，永遠不會擋下預約。
 詳見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkkcoc6slcvr-3goyiw4ud">
+      <w:hyperlink w:history="1" r:id="rIdrqpvmm_6crjh9y7duyvsa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在預約表格上顯示會議室的說明</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">只有本身寫了說明的資源才會出現，所以在沒有東西可說的表格上，這一區不會出現。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">平面圖</w:t>
@@ -2774,51 +2801,51 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自動完成語言取代了單一開關:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 在 4.5.11 之前這是一個開／關的切換。現在它是語言的選擇，因此雙語辦公室可以只顯示那兩種
 而不是全部。這些欄位本身見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyboz_cchdhalqtqzr4abl">
+      <w:hyperlink w:history="1" r:id="rIdrqcsmwsertjraq3f9osuv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約表單設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">每週開始於是整個租戶共用的一個設定:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 它不是個人偏好，也不是從瀏覽器的地區設定讀出來的：一個答案套用到所有人。它會反映在
@@ -3815,51 +3842,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsgvxjomrah-uwbldavwaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/system/ui-customization-settings-reference/" TargetMode="External"/><Relationship Id="rIddqdkea6bzxk0jqqjbbt_c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restyle-the-resource-calendar/" TargetMode="External"/><Relationship Id="rIdizrl5qk-2xgzshtv6rhn1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-what-the-cancel-menu-offers/" TargetMode="External"/><Relationship Id="rIdwrulng6xp2xqlrauyxrqp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdmcv_xzyskoimdiyk01o3x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/user-guide/book-a-repeating-meeting/" TargetMode="External"/><Relationship Id="rIdkkcoc6slcvr-3goyiw4ud" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rIdyboz_cchdhalqtqzr4abl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/47853cad6547465a7f4794dac5230c56edbd1af0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/397899020c4c0f3b4f924d0c7a4540d8bf677056.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fc27a7fdf174eb309bd6aa2ba6c69cd4c8750d27.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdngoaefwgt5wdclccyi7qc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/system/ui-customization-settings-reference/" TargetMode="External"/><Relationship Id="rIdkiakqx7dbzqek1i4njpo5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/edit-a-map-2/" TargetMode="External"/><Relationship Id="rIdowqugnconhtf7b5acbtjs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restyle-the-resource-calendar/" TargetMode="External"/><Relationship Id="rId4phkhms2rg07pg2ypxbet" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-what-the-cancel-menu-offers/" TargetMode="External"/><Relationship Id="rIdlilhjwjqp4dll9xxecseq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdelonj5fyas07ginzxqvqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/user-guide/book-a-repeating-meeting/" TargetMode="External"/><Relationship Id="rIdrqpvmm_6crjh9y7duyvsa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rIdrqcsmwsertjraq3f9osuv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/467081a5aec9c12f06e69bd4688fd043dafe01d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d16123442f76aa998eab11e5c2773dc1cf65803f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e86e22b546e9097081a7e6071bf4cb0430e718a2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>界面自訂設定一覽</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>