--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -42,109 +42,109 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">[Map family: shared] 更改 Offision 的外觀，逐頁說明 —— 界面自訂七個頁面上的每一個欄位：兩個標誌頁、兩個日曆、貼紙選單、平面圖標籤，以及那個收納其餘設定的頁面。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-10-03</w:t>
+        <w:t xml:space="preserve">2026-10-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdngoaefwgt5wdclccyi7qc">
+      <w:hyperlink w:history="1" r:id="rId2_1no-6q9p7msnstfyn5m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/system/ui-customization-settings-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map family: shared</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="160"/>
-[...6 lines deleted...]
-      <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → ui-customization (界面自訂)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">八個頁面，依清單順序排列。每一頁都用同一條儲存列儲存，改動任何一項它就會出現。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">平面圖標籤預設值與繪圖設定不同。Map 2.0 格線、陰影和吸附在編輯器的</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkiakqx7dbzqek1i4njpo5">
+      <w:hyperlink w:history="1" r:id="rIdri7mmq2pwamtwpkaoil0i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">顯示控制</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">修改，不使用 Classic 3D 預覽設定。變更標籤預設值不會遷移圖面。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">主頁</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1080,51 +1080,51 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">資源日曆</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">用戶界面的預約格線。完整說明見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdowqugnconhtf7b5acbtjs">
+      <w:hyperlink w:history="1" r:id="rId6kcoykxlldtwjybpthjmr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">調整使用者看到的預約日曆</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
@@ -1690,51 +1690,51 @@
             <w:tcW w:type="dxa" w:w="7020"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">提供「保留會議與與會者，只取消會議室」</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩者都在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4phkhms2rg07pg2ypxbet">
+      <w:hyperlink w:history="1" r:id="rIdrqd0_l6lch77g-8gnlrjj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">決定取消選單提供什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">說明。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">使用者預約表格</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -2024,51 +2024,51 @@
               <w:t xml:space="preserve">匯入</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> —— 在 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">我的日程</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 頁首、首頁的快速操作，以及頁尾的 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">房間</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 底下。只有上面的系列開關開著時，試算表才會帶系列 ID 欄；見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdlilhjwjqp4dll9xxecseq">
+            <w:hyperlink w:history="1" r:id="rIdzwn--9wee7_6oyvdlr5r5">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">透過試算表匯入預約</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1912"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">沒有打開的話就是關著</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -2145,78 +2145,78 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">兩份表格分開設上限:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 這一組管的是大家在用戶界面和流動應用程式裡預約時用的那份表格。管理主控台自己的表格另有
 一組，在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">管理日曆</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 上 —— 所以主控台要比用戶界面容許更長的系列，是設定做得到的事，
 不必繞路。兩邊伺服器都會在每一場被預約時重新檢查，因為一個系列是好幾筆預約，不是一筆。
 碰到上限的人會看到什麼，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdelonj5fyas07ginzxqvqw">
+      <w:hyperlink w:history="1" r:id="rIdgnhy650pasdhwheezugv8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約重複的會議</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">顯示為注意事項</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 會把同樣的文字畫成琥珀色提示。兩者都只是說明，永遠不會擋下預約。
 詳見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrqpvmm_6crjh9y7duyvsa">
+      <w:hyperlink w:history="1" r:id="rIdnqchf_32ulgkpn-vzshcr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在預約表格上顯示會議室的說明</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">只有本身寫了說明的資源才會出現，所以在沒有東西可說的表格上，這一區不會出現。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">平面圖</w:t>
@@ -2801,51 +2801,51 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自動完成語言取代了單一開關:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 在 4.5.11 之前這是一個開／關的切換。現在它是語言的選擇，因此雙語辦公室可以只顯示那兩種
 而不是全部。這些欄位本身見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrqcsmwsertjraq3f9osuv">
+      <w:hyperlink w:history="1" r:id="rIdfmb6dp7h-fnu5lkxb4byi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約表單設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">每週開始於是整個租戶共用的一個設定:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 它不是個人偏好，也不是從瀏覽器的地區設定讀出來的：一個答案套用到所有人。它會反映在
@@ -2866,533 +2866,585 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">分隔線之下、主控台自己的日曆 —— 這個模組裡唯一一頁改的是管理員工作的畫面。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1618"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2196"/>
+        <w:gridCol w:w="1213"/>
+        <w:gridCol w:w="5200"/>
+        <w:gridCol w:w="2947"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1618"/>
+            <w:tcW w:type="dxa" w:w="1213"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">欄位</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5547"/>
+            <w:tcW w:type="dxa" w:w="5200"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">作用</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2196"/>
+            <w:tcW w:type="dxa" w:w="2947"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">選項</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1618"/>
+            <w:tcW w:type="dxa" w:w="1213"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">預設排序</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5200"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">管理日曆初始資源次序，與用戶界面獨立；個人選擇優先。見</w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rIdwkfs9vlciznrk503e4ohm">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">會議室排序</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2947"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">推薦優先級／位置／名稱／容量／優先顯示組合會議室／優先顯示單一會議室</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1213"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">欄寬</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5547"/>
+            <w:tcW w:type="dxa" w:w="5200"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">一頁放得下幾個資源</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2196"/>
+            <w:tcW w:type="dxa" w:w="2947"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">窄／標準／寬</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1618"/>
+            <w:tcW w:type="dxa" w:w="1213"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">列高</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5547"/>
+            <w:tcW w:type="dxa" w:w="5200"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">不捲動能看到一天的多少</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2196"/>
+            <w:tcW w:type="dxa" w:w="2947"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">緊湊／標準／寬鬆</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1618"/>
+            <w:tcW w:type="dxa" w:w="1213"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">顏色</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5547"/>
+            <w:tcW w:type="dxa" w:w="5200"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">沒有用途的預約區塊所使用的顏色</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2196"/>
-[...14 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1618"/>
+            <w:tcW w:type="dxa" w:w="2947"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1213"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">欄位內容</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5547"/>
+            <w:tcW w:type="dxa" w:w="5200"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">預約區塊印出的行</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2196"/>
+            <w:tcW w:type="dxa" w:w="2947"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">可拖曳排序</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1618"/>
+            <w:tcW w:type="dxa" w:w="1213"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">僅取消會議室預約</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5547"/>
+            <w:tcW w:type="dxa" w:w="5200"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">在主控台的貼紙提供只取消會議室</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2196"/>
+            <w:tcW w:type="dxa" w:w="2947"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主控台從來沒有提供</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">轉為線上會議</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1618"/>
+            <w:tcW w:type="dxa" w:w="1213"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">預約目的卡片</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5547"/>
+            <w:tcW w:type="dxa" w:w="5200"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">每個用途一份覆寫</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2196"/>
+            <w:tcW w:type="dxa" w:w="2947"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">與資源日曆相同</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1618"/>
+            <w:tcW w:type="dxa" w:w="1213"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">資源說明</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5547"/>
+            <w:tcW w:type="dxa" w:w="5200"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">同樣三種值，用在主控台自己的預約表格上，與使用者預約表格分開設定</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2196"/>
+            <w:tcW w:type="dxa" w:w="2947"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">隱藏／顯示說明／顯示為注意事項</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1618"/>
+            <w:tcW w:type="dxa" w:w="1213"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">允許將多個場次預約為一個系列</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5547"/>
+            <w:tcW w:type="dxa" w:w="5200"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">在 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">多場次預約</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 之下。主控台的預約表格要不要提供 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">系列</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">，與使用者預約表格分開設定</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2196"/>
+            <w:tcW w:type="dxa" w:w="2947"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">沒有關掉的話就是開著</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1618"/>
+            <w:tcW w:type="dxa" w:w="1213"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">每個系列的預約上限</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5547"/>
+            <w:tcW w:type="dxa" w:w="5200"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">在 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">多場次預約</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 之下，而且只有上面那個開關開著時才看得到。主控台上一個系列最多能有幾場</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2196"/>
+            <w:tcW w:type="dxa" w:w="2947"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">1 到 200。在有人設定之前是 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">無論選什麼顏色，區塊的</w:t>
       </w:r>
       <w:r>
@@ -3842,51 +3894,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdngoaefwgt5wdclccyi7qc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/system/ui-customization-settings-reference/" TargetMode="External"/><Relationship Id="rIdkiakqx7dbzqek1i4njpo5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/edit-a-map-2/" TargetMode="External"/><Relationship Id="rIdowqugnconhtf7b5acbtjs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restyle-the-resource-calendar/" TargetMode="External"/><Relationship Id="rId4phkhms2rg07pg2ypxbet" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-what-the-cancel-menu-offers/" TargetMode="External"/><Relationship Id="rIdlilhjwjqp4dll9xxecseq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdelonj5fyas07ginzxqvqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/user-guide/book-a-repeating-meeting/" TargetMode="External"/><Relationship Id="rIdrqpvmm_6crjh9y7duyvsa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rIdrqcsmwsertjraq3f9osuv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/467081a5aec9c12f06e69bd4688fd043dafe01d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d16123442f76aa998eab11e5c2773dc1cf65803f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e86e22b546e9097081a7e6071bf4cb0430e718a2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2_1no-6q9p7msnstfyn5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/system/ui-customization-settings-reference/" TargetMode="External"/><Relationship Id="rIdri7mmq2pwamtwpkaoil0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/edit-a-map-2/" TargetMode="External"/><Relationship Id="rId6kcoykxlldtwjybpthjmr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restyle-the-resource-calendar/" TargetMode="External"/><Relationship Id="rIdrqd0_l6lch77g-8gnlrjj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-what-the-cancel-menu-offers/" TargetMode="External"/><Relationship Id="rIdzwn--9wee7_6oyvdlr5r5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdgnhy650pasdhwheezugv8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/user-guide/book-a-repeating-meeting/" TargetMode="External"/><Relationship Id="rIdnqchf_32ulgkpn-vzshcr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rIdfmb6dp7h-fnu5lkxb4byi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIdwkfs9vlciznrk503e4ohm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/change-the-order-rooms-appear-in/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/467081a5aec9c12f06e69bd4688fd043dafe01d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d16123442f76aa998eab11e5c2773dc1cf65803f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e86e22b546e9097081a7e6071bf4cb0430e718a2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>界面自訂設定一覽</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>