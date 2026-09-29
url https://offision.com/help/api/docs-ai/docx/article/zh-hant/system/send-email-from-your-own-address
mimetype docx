--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">以自己的地址寄出電郵</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">將 Offision 指向貴公司的郵件伺服器，讓通知從自己的網域寄出。 約需十五分鐘，儲存前可先測試。</w:t>
+        <w:t xml:space="preserve">將 Offision 指向貴公司的郵件伺服器，讓通知從自己的網域寄出。約需十五分鐘，儲存前可先測試。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzdkeg3qtbnkvup6txzdgn">
+      <w:hyperlink w:history="1" r:id="rIdwxguukmwqbkbi51wnr3f6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/system/send-email-from-your-own-address/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 您需要可開啟</w:t>
@@ -672,73 +672,73 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">有變更後，頁面底部會出現儲存列。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. 確認是否成功</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">透過 Offision 寄出一封真實的郵件——從
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlovzaapbvkcueieqmxshy">
+      <w:hyperlink w:history="1" r:id="rIdnm733z9s1uwrwmaplgai4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增使用者到 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 發出邀請是最快的方式——並在收件者的
 收件匣中開啟。寄件地址與發件者姓名應該都是貴公司的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">若測試通過但實際郵件沒有送達，代表設定正確，問題出在後續環節：請查看供應商的退信紀錄，
 而不是這個頁面。若您同時也要調整品牌樣式，請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnwkshgf_me5ius6xx6n_e">
+      <w:hyperlink w:history="1" r:id="rId3mi5qra2i9psha9vrkw1q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在 Offision 電郵上顯示標誌</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1163,51 +1163,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzdkeg3qtbnkvup6txzdgn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rIdlovzaapbvkcueieqmxshy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-people-to-offision/" TargetMode="External"/><Relationship Id="rIdnwkshgf_me5ius6xx6n_e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-your-logo-on-offision-emails/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/789193c4e6b90eaf451ffc5ca9a086902ce62f5a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/77fe0ad8dfff6f2067973e8d3a1cb417c52b906a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b415e7023a3948b7a8e8a95a3dba324cb356dff7.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwxguukmwqbkbi51wnr3f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rIdnm733z9s1uwrwmaplgai4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-people-to-offision/" TargetMode="External"/><Relationship Id="rId3mi5qra2i9psha9vrkw1q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-your-logo-on-offision-emails/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/789193c4e6b90eaf451ffc5ca9a086902ce62f5a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/77fe0ad8dfff6f2067973e8d3a1cb417c52b906a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b415e7023a3948b7a8e8a95a3dba324cb356dff7.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>以自己的地址寄出電郵</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>