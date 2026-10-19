--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwxguukmwqbkbi51wnr3f6">
+      <w:hyperlink w:history="1" r:id="rId2uvvzweuctlxzkmo1z0nr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/system/send-email-from-your-own-address/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 您需要可開啟</w:t>
@@ -672,73 +672,73 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">有變更後，頁面底部會出現儲存列。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. 確認是否成功</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">透過 Offision 寄出一封真實的郵件——從
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnm733z9s1uwrwmaplgai4">
+      <w:hyperlink w:history="1" r:id="rId0zrziorvolaf_1dhxz9rt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增使用者到 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 發出邀請是最快的方式——並在收件者的
 收件匣中開啟。寄件地址與發件者姓名應該都是貴公司的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">若測試通過但實際郵件沒有送達，代表設定正確，問題出在後續環節：請查看供應商的退信紀錄，
 而不是這個頁面。若您同時也要調整品牌樣式，請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3mi5qra2i9psha9vrkw1q">
+      <w:hyperlink w:history="1" r:id="rIdlucyyr29by_tucyrjwtr1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在 Offision 電郵上顯示標誌</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1163,51 +1163,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwxguukmwqbkbi51wnr3f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rIdnm733z9s1uwrwmaplgai4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-people-to-offision/" TargetMode="External"/><Relationship Id="rId3mi5qra2i9psha9vrkw1q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-your-logo-on-offision-emails/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/789193c4e6b90eaf451ffc5ca9a086902ce62f5a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/77fe0ad8dfff6f2067973e8d3a1cb417c52b906a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b415e7023a3948b7a8e8a95a3dba324cb356dff7.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2uvvzweuctlxzkmo1z0nr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId0zrziorvolaf_1dhxz9rt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-people-to-offision/" TargetMode="External"/><Relationship Id="rIdlucyyr29by_tucyrjwtr1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-your-logo-on-offision-emails/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f06046f1fd8f9a33a03ffc484c41f216b8ed73e3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/82b6c4147f462fa28aa80e89287ecb509df8da79.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2cb2949468822d30b88dec41b890a864c29fd6da.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>以自己的地址寄出電郵</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>