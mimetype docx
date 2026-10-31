--- v0 (2026-10-10)
+++ v1 (2026-10-31)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-06</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwmgl_utlejydll0_d-yks">
+      <w:hyperlink w:history="1" r:id="rIdu9qqgp9xppebszxstzgab">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/system/see-which-emails-were-handed-over/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → system-account/email-history (電郵記錄)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -120,51 +120,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">電郵記錄</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">的管理員帳戶。這是寄送記錄，顯示 Offision 是否把電郵交給郵件伺服器、暫緩寄送或收到錯誤，不追蹤是否送達收件匣。現在不再顯示電郵本文或預覽，改由</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">電郵詳情</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">顯示收件人與寄送資訊。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">透過 Outlook 或 Google Workspace 使用者行事曆寄出的電郵不會記錄於此。寄件人設定請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvcbqqafhu1l1rrdzlzxa2">
+      <w:hyperlink w:history="1" r:id="rIdeilln0irdtbpcc7kiyeub">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">使用自己的地址寄出電郵</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 尋找電郵</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">前往</w:t>
@@ -523,51 +523,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已交給郵件伺服器</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">顯示交接時間，沒有交接記錄時顯示破折號。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每筆記錄都會顯示</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">電郵內容已隱藏</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。詳情面板不顯示本文、邀請連結、重設密碼連結或登入驗證碼。要查看可編輯範本的文案，請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf2a0ptqdlg_ir4_qg8fwi">
+      <w:hyperlink w:history="1" r:id="rIdff8lkashwsqxuzop0-aal">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">更改 Offision 電郵的文字</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3028950"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="system-email-history-details-zh-hant" descr="已交接的預約通知顯示範本、寄送時間及「電郵內容已隱藏」，收件人已遮蓋。" title="已交接的預約通知顯示範本、寄送時間及「電郵內容已隱藏」，收件人已遮蓋。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -662,92 +662,92 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Offision 已暫緩。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Offision 停止寄送。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">暫緩原因</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">顯示是哪項上限，或無法檢查上限。暫緩的電郵不會排程稍後補寄。再次執行原本操作前，先查看</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzbj6vbzbos0z5dg2jhhzh">
+      <w:hyperlink w:history="1" r:id="rIdgcelatfoopu2jrgnctk96">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision 的使用上限</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">郵件伺服器拒收。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 伺服器回傳錯誤或無法連線。閱讀</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">失敗原因</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，並檢查</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1kgu7ggof81xnwkhfmtic">
+      <w:hyperlink w:history="1" r:id="rIdiogja_twobvqwkjmqp4ms">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">郵件伺服器設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2895600" cy="3581400"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="system-email-history-statuses-zh-hant" descr="狀態篩選包含「已交給郵件伺服器」、「Offision 已暫緩」及「郵件伺服器拒收」三種狀態。" title="狀態篩選包含「已交給郵件伺服器」、「Offision 已暫緩」及「郵件伺服器拒收」三種狀態。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -894,51 +894,51 @@
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">被拒收的測試電郵顯示失敗原因「Connection refused」，沒有交接時間。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">核對收件人、主旨、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">記錄時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">與狀態是否符合要調查的電郵。已交接的記錄有交接時間，暫緩或拒收的記錄會說明停止原因。標題下方顯示設定的保留期間，較舊的記錄會刪除。若找不到以前的郵件，請查看</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdppj6ohabas8zta5iorqd8">
+      <w:hyperlink w:history="1" r:id="rIdthof-0jgwsbw1unjpcyp1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">電郵記錄保留期間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1363,51 +1363,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwmgl_utlejydll0_d-yks" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/system/see-which-emails-were-handed-over/" TargetMode="External"/><Relationship Id="rIdvcbqqafhu1l1rrdzlzxa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rIdf2a0ptqdlg_ir4_qg8fwi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rIdzbj6vbzbos0z5dg2jhhzh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limits-offision-applies/" TargetMode="External"/><Relationship Id="rId1kgu7ggof81xnwkhfmtic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rIdppj6ohabas8zta5iorqd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limits-offision-applies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e7ed01f3ad73068420a3a519da9448270f40e0db.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/00917e22d92d39e63597af28e708dea75e4c6dfa.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b553bd7e97d7a2390fb2c4d759e52a1f24f2a1d8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ebd8f5a374786c7ed673d57b536f3d225b65bf74.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88b9da1f7b8dc1de1c73868489fc437da7c5a15b.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdu9qqgp9xppebszxstzgab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/system/see-which-emails-were-handed-over/" TargetMode="External"/><Relationship Id="rIdeilln0irdtbpcc7kiyeub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rIdff8lkashwsqxuzop0-aal" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rIdgcelatfoopu2jrgnctk96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limits-offision-applies/" TargetMode="External"/><Relationship Id="rIdiogja_twobvqwkjmqp4ms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rIdthof-0jgwsbw1unjpcyp1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limits-offision-applies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e7ed01f3ad73068420a3a519da9448270f40e0db.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/00917e22d92d39e63597af28e708dea75e4c6dfa.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b553bd7e97d7a2390fb2c4d759e52a1f24f2a1d8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ebd8f5a374786c7ed673d57b536f3d225b65bf74.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88b9da1f7b8dc1de1c73868489fc437da7c5a15b.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>查看交給郵件伺服器的電郵</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>