--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在 Offision 電郵上顯示標誌</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">為 Offision 寄出的每一封通知加上貴公司的標誌、背景顏色與註釋。 約需十分鐘，並可先寄一封測試郵件給自己。</w:t>
+        <w:t xml:space="preserve">為 Offision 寄出的每一封通知加上貴公司的標誌、背景顏色與註釋。約需十分鐘，並可先寄一封測試郵件給自己。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-16</w:t>
+        <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxc-zkdi7evt8lewngf4gt">
+      <w:hyperlink w:history="1" r:id="rId5ke9ls0vlsbu0cpmorqse">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/system/put-your-logo-on-offision-emails/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 您需要可開啟</w:t>
@@ -305,64 +305,137 @@
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">電郵樣式與標誌上載。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">裁切視窗會以正方形開啟，但與會議室面板不同，這裡的比例可以更改，拖曳成適合貴公司標誌的
-形狀即可。透明背景在裁切後仍會保留，因此透明背景的標誌會疊在您選的顏色上，而不是白色
-方塊上。存檔結果為 256px 的 PNG，所以筆畫較細的字標值得在上載之後再檢查一次。</w:t>
+形狀即可。視窗裡另有</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">放大</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">縮小</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">向左旋轉</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">向右旋轉</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">水平翻轉</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">與
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">重置</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。透明背景在裁切後仍會保留，因此透明背景的標誌會疊在您選的顏色上，而不是白色
+方塊上；圖片後方的棋盤格與</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">保留透明背景</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">這行字，就是您在確定之前判斷的依據。退出這個
+視窗不會清掉您原本已經有的圖片。存檔結果為 256px 的 PNG，所以筆畫較細的字標值得在上載
+之後再檢查一次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這與會議室門外面板上的圖片不是同一張。面板的標誌是 336×144 的橫長圖，依面板設定分別
 指定，詳見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqzfxq5lbwkxqfxtdtooos">
+      <w:hyperlink w:history="1" r:id="rIdywjbfwqkslavywndyqvw8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在會議室面板顯示公司標誌</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 已在那裡上載的標誌不會出現在這裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 選擇背景顏色</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -450,51 +523,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">會出現在每一封 Offision 電郵上的註釋。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">屬於單一通知類型的文案——例如預約確認的內文——在另一個畫面：</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjfbib-jmejd4lu81esshi">
+      <w:hyperlink w:history="1" r:id="rIdfvtrtapjrpzhlwl_i3mbg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">修改 Offision 電郵的文案</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 查看預覽，再寄一封測試給自己</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">右側欄位會即時預覽，而它自己的標題就已說明其份量：實際的電子郵件格式可能因電子郵件
@@ -626,51 +699,51 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. 確認是否成功</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">觸發一封一般通知——預約一間會議室，或邀請一位訪客——再開啟收到的郵件。標誌、顏色與
 註釋應該都在。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">若測試看起來正確而實際郵件不對，問題不在這裡：郵件確實寄出了，所以問題是由誰寄出。
 那屬於</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIditdtao1aobrjmgdpknabl">
+      <w:hyperlink w:history="1" r:id="rIddcagdno4tp2cff25jerlu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">以自己的地址寄出電郵</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1095,51 +1168,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxc-zkdi7evt8lewngf4gt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/system/put-your-logo-on-offision-emails/" TargetMode="External"/><Relationship Id="rIdqzfxq5lbwkxqfxtdtooos" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rIdjfbib-jmejd4lu81esshi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rIditdtao1aobrjmgdpknabl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5856426896493615bd56c98b66115b3e48604a9b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/80cf296618b90914c14094dcc2cadd282249dd3b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ce77b09fccbc641e9de5586aec36d864c1ea5317.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5ke9ls0vlsbu0cpmorqse" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/system/put-your-logo-on-offision-emails/" TargetMode="External"/><Relationship Id="rIdywjbfwqkslavywndyqvw8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rIdfvtrtapjrpzhlwl_i3mbg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rIddcagdno4tp2cff25jerlu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5856426896493615bd56c98b66115b3e48604a9b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/80cf296618b90914c14094dcc2cadd282249dd3b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ce77b09fccbc641e9de5586aec36d864c1ea5317.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在 Offision 電郵上顯示標誌</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>