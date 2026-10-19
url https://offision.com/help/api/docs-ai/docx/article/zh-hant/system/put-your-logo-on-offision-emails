--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5ke9ls0vlsbu0cpmorqse">
+      <w:hyperlink w:history="1" r:id="rIdptqbzyowvyg5wpeuwpnfj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/system/put-your-logo-on-offision-emails/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 您需要可開啟</w:t>
@@ -391,51 +391,51 @@
         <w:t xml:space="preserve">。透明背景在裁切後仍會保留，因此透明背景的標誌會疊在您選的顏色上，而不是白色
 方塊上；圖片後方的棋盤格與</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">保留透明背景</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">這行字，就是您在確定之前判斷的依據。退出這個
 視窗不會清掉您原本已經有的圖片。存檔結果為 256px 的 PNG，所以筆畫較細的字標值得在上載
 之後再檢查一次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這與會議室門外面板上的圖片不是同一張。面板的標誌是 336×144 的橫長圖，依面板設定分別
 指定，詳見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdywjbfwqkslavywndyqvw8">
+      <w:hyperlink w:history="1" r:id="rIdt3p4bli46b7v8rvmceb-y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在會議室面板顯示公司標誌</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 已在那裡上載的標誌不會出現在這裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 選擇背景顏色</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -523,51 +523,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">會出現在每一封 Offision 電郵上的註釋。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">屬於單一通知類型的文案——例如預約確認的內文——在另一個畫面：</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfvtrtapjrpzhlwl_i3mbg">
+      <w:hyperlink w:history="1" r:id="rIdrv3aklacpktm1iq_efsn2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">修改 Offision 電郵的文案</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 查看預覽，再寄一封測試給自己</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">右側欄位會即時預覽，而它自己的標題就已說明其份量：實際的電子郵件格式可能因電子郵件
@@ -699,51 +699,51 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. 確認是否成功</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">觸發一封一般通知——預約一間會議室，或邀請一位訪客——再開啟收到的郵件。標誌、顏色與
 註釋應該都在。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">若測試看起來正確而實際郵件不對，問題不在這裡：郵件確實寄出了，所以問題是由誰寄出。
 那屬於</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddcagdno4tp2cff25jerlu">
+      <w:hyperlink w:history="1" r:id="rIdl0bmwkcrx3sco--ccgdaw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">以自己的地址寄出電郵</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1168,51 +1168,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5ke9ls0vlsbu0cpmorqse" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/system/put-your-logo-on-offision-emails/" TargetMode="External"/><Relationship Id="rIdywjbfwqkslavywndyqvw8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rIdfvtrtapjrpzhlwl_i3mbg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rIddcagdno4tp2cff25jerlu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5856426896493615bd56c98b66115b3e48604a9b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/80cf296618b90914c14094dcc2cadd282249dd3b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ce77b09fccbc641e9de5586aec36d864c1ea5317.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdptqbzyowvyg5wpeuwpnfj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/system/put-your-logo-on-offision-emails/" TargetMode="External"/><Relationship Id="rIdt3p4bli46b7v8rvmceb-y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rIdrv3aklacpktm1iq_efsn2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rIdl0bmwkcrx3sco--ccgdaw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/de4aecfe189e0206f94515565f45dbe30fc73eff.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d0413b66a0fc1b7a319ad20ee876ae41a58d38d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1062da86027d592dca9997c3a12b35e286ef7f8c.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在 Offision 電郵上顯示標誌</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>