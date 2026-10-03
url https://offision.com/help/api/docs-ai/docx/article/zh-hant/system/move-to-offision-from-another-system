--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">從其他系統移轉至 Offision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">把既有工作場所搬進來的順序 — 先大樓，再房間與辦公桌，再人員，最後是 預約與訪客預約。每一步都從舊系統匯出的試算表匯入，並說明這個順序 為何是固定的。</w:t>
+        <w:t xml:space="preserve">把既有工作場所搬進來的順序 — 先大樓，再房間與辦公桌，再人員，最後是預約與訪客預約。每一步都從舊系統匯出的試算表匯入，並說明這個順序為何是固定的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpubqvi0khcmxcekzdegaa">
+      <w:hyperlink w:history="1" r:id="rIdu21o_mko3lkwn1-tzroyz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/system/move-to-offision-from-another-system/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 裡幾乎所有東西都能從試算表建立 — 資源、人員、預約、訪客預約。
 所以移轉不是一項資料工程：從要離開的系統匯出各份清單，在 Excel 整理
 欄位，然後匯入這裡。真正要緊的是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -200,90 +200,90 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">它能給什麼就拿什麼 — 房間清單、員工名單、未來的預約、預定的訪客。欄位
 不會與 Offision 的範本相符，這沒關係：下面每一步都先下載 Offision 自己
 的範本，再在 Excel 把舊系統的欄位複製過去。那份複製貼上就是移轉工作的
 本體，而試算表正是人人都會做這件事的地方。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 大樓與樓層</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">其他一切都掛在地點之下，所以先建物業 — 它沒有匯入功能，也不需要：只是
 幾筆記錄，建一次就好。見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpxssvprqyb_yazw9g6uzp">
+      <w:hyperlink w:history="1" r:id="rIda08qpr5m8kntnmeac4yam">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增大樓及其樓層</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 房間與辦公桌</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在資源清單上，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">匯入</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">（新增旁邊）能從範本批次建立與更新該清單類型的
 資源 — 各語言的名稱，房間還有容納人數。見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzl-qykuadtd-muddggh8m">
+      <w:hyperlink w:history="1" r:id="rIdyqlhvjgddbbvkacjq-py7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接著在資源表單為每間房間補上</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪問ID</w:t>
       </w:r>
@@ -309,121 +309,121 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 人員</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在使用者清單上，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">匯入</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">能用一份試算表建立並更新整個名錄 — 見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde3mtfmwqnxzub2uizuqjr">
+      <w:hyperlink w:history="1" r:id="rIdui6h4ltmaxfe8-rvzy-t-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">將人員加入 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。後面的
 匯入以這些電郵地址指定發起人與邀請人，所以人員必須先於預約進場。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果公司使用 Microsoft 365 或 Google Workspace，請改為連接目錄而不是
 匯入 — 帳戶會自己到位、自己更新。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 預約</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">匯出舊系統未來的預約，整理成預約範本 — 房間用訪問ID、發起人用電郵 —
 再到管理日曆匯入。每一條預約規則仍然照常執行，所以手動訂不到的東西也
 不會悄悄混進來。見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-vkbgyb-qbhpmubay5t7t">
+      <w:hyperlink w:history="1" r:id="rId9rrxtj7np-3oznfnvo2gt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">透過試算表匯入預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 訪客預約</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">匯出預定的訪客，整理成訪客範本 — 一列一位訪客、地點用匯入ID、邀請人用
 電郵 — 再到訪客邀請日曆匯入。邀請函、審批與訪客證的行為，與逐筆輸入時
 完全相同。見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9ug1xo-zjvdsckazzk22w">
+      <w:hyperlink w:history="1" r:id="rIdszelwzhzdjddewpfkfubi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">透過試算表匯入訪客預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. 確認結果</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在讓舊系統退役之前，完整走一天流程：以一般員工身分訂一間房、在面板上
@@ -894,51 +894,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpubqvi0khcmxcekzdegaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/system/move-to-offision-from-another-system/" TargetMode="External"/><Relationship Id="rIdpxssvprqyb_yazw9g6uzp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdzl-qykuadtd-muddggh8m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIde3mtfmwqnxzub2uizuqjr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-people-to-offision/" TargetMode="External"/><Relationship Id="rId-vkbgyb-qbhpmubay5t7t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rId9ug1xo-zjvdsckazzk22w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/import-visits-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/858dd06d8a46a83c07b3ec41ca703c3dd753471c.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdu21o_mko3lkwn1-tzroyz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/system/move-to-offision-from-another-system/" TargetMode="External"/><Relationship Id="rIda08qpr5m8kntnmeac4yam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdyqlhvjgddbbvkacjq-py7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdui6h4ltmaxfe8-rvzy-t-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-people-to-offision/" TargetMode="External"/><Relationship Id="rId9rrxtj7np-3oznfnvo2gt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdszelwzhzdjddewpfkfubi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/import-visits-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/858dd06d8a46a83c07b3ec41ca703c3dd753471c.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>從其他系統移轉至 Offision</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>