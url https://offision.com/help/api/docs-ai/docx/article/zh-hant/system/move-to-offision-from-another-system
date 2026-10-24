--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu21o_mko3lkwn1-tzroyz">
+      <w:hyperlink w:history="1" r:id="rIdek4hohbojkjuyptcsvtr2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/system/move-to-offision-from-another-system/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 裡幾乎所有東西都能從試算表建立 — 資源、人員、預約、訪客預約。
 所以移轉不是一項資料工程：從要離開的系統匯出各份清單，在 Excel 整理
 欄位，然後匯入這裡。真正要緊的是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -200,90 +200,90 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">它能給什麼就拿什麼 — 房間清單、員工名單、未來的預約、預定的訪客。欄位
 不會與 Offision 的範本相符，這沒關係：下面每一步都先下載 Offision 自己
 的範本，再在 Excel 把舊系統的欄位複製過去。那份複製貼上就是移轉工作的
 本體，而試算表正是人人都會做這件事的地方。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 大樓與樓層</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">其他一切都掛在地點之下，所以先建物業 — 它沒有匯入功能，也不需要：只是
 幾筆記錄，建一次就好。見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda08qpr5m8kntnmeac4yam">
+      <w:hyperlink w:history="1" r:id="rIdpck0gimr93i7qfgu1hnbf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增大樓及其樓層</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 房間與辦公桌</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在資源清單上，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">匯入</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">（新增旁邊）能從範本批次建立與更新該清單類型的
 資源 — 各語言的名稱，房間還有容納人數。見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyqlhvjgddbbvkacjq-py7">
+      <w:hyperlink w:history="1" r:id="rIdqac3rxmych4gwn3f4f4q_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接著在資源表單為每間房間補上</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪問ID</w:t>
       </w:r>
@@ -309,121 +309,121 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 人員</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在使用者清單上，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">匯入</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">能用一份試算表建立並更新整個名錄 — 見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdui6h4ltmaxfe8-rvzy-t-">
+      <w:hyperlink w:history="1" r:id="rIddofevomcj5cjqilcs9n0j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">將人員加入 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。後面的
 匯入以這些電郵地址指定發起人與邀請人，所以人員必須先於預約進場。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果公司使用 Microsoft 365 或 Google Workspace，請改為連接目錄而不是
 匯入 — 帳戶會自己到位、自己更新。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 預約</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">匯出舊系統未來的預約，整理成預約範本 — 房間用訪問ID、發起人用電郵 —
 再到管理日曆匯入。每一條預約規則仍然照常執行，所以手動訂不到的東西也
 不會悄悄混進來。見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9rrxtj7np-3oznfnvo2gt">
+      <w:hyperlink w:history="1" r:id="rIdcfu7tkpbze7p7wlhbb23c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">透過試算表匯入預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 訪客預約</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">匯出預定的訪客，整理成訪客範本 — 一列一位訪客、地點用匯入ID、邀請人用
 電郵 — 再到訪客邀請日曆匯入。邀請函、審批與訪客證的行為，與逐筆輸入時
 完全相同。見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdszelwzhzdjddewpfkfubi">
+      <w:hyperlink w:history="1" r:id="rId2dw3fgvxieb_ivaxjr1he">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">透過試算表匯入訪客預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. 確認結果</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在讓舊系統退役之前，完整走一天流程：以一般員工身分訂一間房、在面板上
@@ -894,51 +894,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdu21o_mko3lkwn1-tzroyz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/system/move-to-offision-from-another-system/" TargetMode="External"/><Relationship Id="rIda08qpr5m8kntnmeac4yam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdyqlhvjgddbbvkacjq-py7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdui6h4ltmaxfe8-rvzy-t-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-people-to-offision/" TargetMode="External"/><Relationship Id="rId9rrxtj7np-3oznfnvo2gt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdszelwzhzdjddewpfkfubi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/import-visits-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/858dd06d8a46a83c07b3ec41ca703c3dd753471c.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdek4hohbojkjuyptcsvtr2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/system/move-to-offision-from-another-system/" TargetMode="External"/><Relationship Id="rIdpck0gimr93i7qfgu1hnbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdqac3rxmych4gwn3f4f4q_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIddofevomcj5cjqilcs9n0j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-people-to-offision/" TargetMode="External"/><Relationship Id="rIdcfu7tkpbze7p7wlhbb23c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rId2dw3fgvxieb_ivaxjr1he" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/import-visits-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ea363a18fb5d679731c592f697e057877c0de796.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>從其他系統移轉至 Offision</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>