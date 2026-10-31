--- v0 (2026-10-10)
+++ v1 (2026-10-31)
@@ -26,130 +26,130 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 的使用上限，以及到達時會看到什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">管理員或使用者可能遇到的所有上限：租戶可寄出多少電郵、邀請、重設密碼及登入驗證碼可多久重寄一次、使用者電郵地址可多久更改一次、請求速率限制、登入鎖定、免費方案每日上限、訪客預約頁、訪客簽到碼重寄及匯出大小，並列出每項上限顯示的訊息。</w:t>
+        <w:t xml:space="preserve">管理員或使用者可能遇到的所有上限：租戶可寄出多少電郵、邀請、重設密碼及登入驗證碼可多久重寄一次、使用者電郵地址可多久更改一次、請求速率限制、登入鎖定、免費方案每日上限、訪客預約頁、訪客簽到碼重寄、匯出大小及重複預約規則上限，並列出每項上限顯示的訊息。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-10-06</w:t>
+        <w:t xml:space="preserve">2026-10-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdprh4ogist1o74b6d3leu2">
+      <w:hyperlink w:history="1" r:id="rIdyu3vp1uu94_pw9-fmva_k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/system/limits-offision-applies/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → system-account/email-settings (電郵相關設定)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">凡是重複得夠快就可能傷害他人的操作，Offision 都設有上限：寄到別人收件匣的電郵、猜測密碼、
-大量請求等。以下所有上限都以</w:t>
+大量請求等。電郵與請求上限以</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">滾動</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">時段計算：「24 小時」指從現在往回推的 24 小時，而不是從
-午夜起計。到達上限不會刪除任何東西，只會讓下一次操作需要等待。</w:t>
+午夜起計。這些上限會要求下一次操作等待；下方的預約規則上限則可能拒絕請求。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">授權數量及每月的會議室預約或訪客配額屬於另一類上限，請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrnbddetl43hks7dinyp47">
+      <w:hyperlink w:history="1" r:id="rIdtpp-ukmzrdll-4yanufuj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">你的授權涵蓋什麼，以及在哪裡查看</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">電郵</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 寄出的每一封電郵都會計算在內，無論由誰觸發：邀請、重設密碼、預約、訪客與活動通知、工作流程、
@@ -1050,51 +1050,51 @@
         <w:t xml:space="preserve">郵件伺服器拒收</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。伺服器接收郵件不代表已送達收件匣。暫緩的記錄顯示</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">暫緩原因</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，之後不會補寄；拒收的記錄顯示</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">失敗原因</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。篩選、收件人與寄送時間的查看方式見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaqtimee0sa2dwpc7iujyt">
+      <w:hyperlink w:history="1" r:id="rIdqkt1pekd8tjsj7idzo6vc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">查看交給郵件伺服器的電郵</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">請求</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1478,51 +1478,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1211"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">鎖定前可輸錯密碼的次數</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6607"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">由管理員設定，未設定則關閉。請見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIde-s1id7gkdevrv7f8alpw">
+            <w:hyperlink w:history="1" r:id="rId0cpd3g4whihitsm-oxxr0">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">密碼政策</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1542"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">帳戶會按政策鎖定指定的分鐘數</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -1645,346 +1645,719 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1542"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">重新申請重設密碼郵件</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">其他上限</w:t>
+        <w:t xml:space="preserve">重複預約</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">從 4.6.4 起，管理員可在資源規則指定這兩項任意限制，未設定前為關閉。超出時會拒絕預約請求，不會要求等待；更改設定也不會刪除現有預約。見</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdsu1_hp2kc8sfahakcnj5-">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">設定重複預約上限</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1185"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2370"/>
+        <w:gridCol w:w="1100"/>
+        <w:gridCol w:w="1657"/>
+        <w:gridCol w:w="2071"/>
+        <w:gridCol w:w="4970"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1185"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">範圍</w:t>
-[...5 lines deleted...]
-            <w:tcW w:type="dxa" w:w="5806"/>
+              <w:t xml:space="preserve">上限</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1657"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">上限</w:t>
-[...5 lines deleted...]
-            <w:tcW w:type="dxa" w:w="2370"/>
+              <w:t xml:space="preserve">設定值</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2071"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">會看到什麼</w:t>
+              <w:t xml:space="preserve">計算單位</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4970"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">使用者看到的結果</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1185"/>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">操作會被拒絕，直到 24 小時時段有空額</w:t>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">重複系列跨度</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1657"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">適用規則指定的正整數曆日數，啟用前為關閉</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2071"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">目前系列起點至實際最後一次預約結束，使用預約時區</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4970"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">[資源]：重複預約系列不得超過 [日數] 日。</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> 未設定結束時顯示 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">[資源]：請選擇重複預約的結束日期或次數。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1185"/>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">請求過於頻繁</w:t>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">每次重複預約時長</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1657"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">適用規則指定的正整數分鐘數，啟用前為關閉</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2071"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">每一次場次，包括個別編輯的場次；一般時長限制也適用</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4970"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">[資源]：每次重複預約不得超過 [分鐘數] 分鐘。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">其他上限</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9360"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:type="dxa" w:w="80"/>
+          <w:left w:type="dxa" w:w="120"/>
+          <w:bottom w:type="dxa" w:w="80"/>
+          <w:right w:type="dxa" w:w="120"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1100"/>
+        <w:gridCol w:w="3854"/>
+        <w:gridCol w:w="4562"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1100"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">範圍</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3854"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">上限</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4562"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">會看到什麼</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1185"/>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">不會寄出新的驗證碼，上一個仍可使用</w:t>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">管理員提供的公開預約附件</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3854"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">PDF、JPEG或PNG；每檔10 MB，每頁每個資源10個檔案</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4562"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">達數量上限後停用新增；格式或大小不符顯示</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">上傳失敗。請使用 10 MB 以內的 PDF、JPEG 或 PNG。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1185"/>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">不會寄出新的簽到碼</w:t>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">頁面編輯器的公開預約類型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3854"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">每頁 100 個類型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4562"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">達上限後，</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">新增公開預約類型</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">會停用；現有類型仍可編輯</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1185"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">免費訂閱的每日操作</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3854"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">預約、到訪、服務請求、工單、包裹、活動、公告、投票、工作流程及新增使用者，各有由訂閱決定的每日上限</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4562"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">操作會被拒絕，直到 24 小時時段有空額</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">訪客預約頁</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3854"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">每個網絡位址每小時 60 次、每頁每日 2,000 次；賓客上傳的付款證明每個最大 5 MB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4562"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">請求過於頻繁</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">訪客預約的電郵驗證碼</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3854"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">每個地址每分鐘 1 封、每小時 5 封</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4562"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">不會寄出新的驗證碼，上一個仍可使用</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">訪客簽到碼重寄</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3854"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">每張訪客證每 24 小時 3 次，每分鐘最多 1 次</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4562"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">不會寄出新的簽到碼</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">匯出日誌及清單</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5806"/>
+            <w:tcW w:type="dxa" w:w="3854"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">每次匯出 50,000 行</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2370"/>
+            <w:tcW w:type="dxa" w:w="4562"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">縮小日期範圍或篩選條件後再匯出</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -2431,51 +2804,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdprh4ogist1o74b6d3leu2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/system/limits-offision-applies/" TargetMode="External"/><Relationship Id="rIdrnbddetl43hks7dinyp47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-your-licence-covers/" TargetMode="External"/><Relationship Id="rIdaqtimee0sa2dwpc7iujyt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-emails-were-handed-over/" TargetMode="External"/><Relationship Id="rIde-s1id7gkdevrv7f8alpw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/password-policy-reference/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyu3vp1uu94_pw9-fmva_k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/system/limits-offision-applies/" TargetMode="External"/><Relationship Id="rIdtpp-ukmzrdll-4yanufuj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-your-licence-covers/" TargetMode="External"/><Relationship Id="rIdqkt1pekd8tjsj7idzo6vc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-emails-were-handed-over/" TargetMode="External"/><Relationship Id="rId0cpd3g4whihitsm-oxxr0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/password-policy-reference/" TargetMode="External"/><Relationship Id="rIdsu1_hp2kc8sfahakcnj5-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/allow-all-day-recurring-and-cross-day-bookings/#recurring-limits" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision 的使用上限，以及到達時會看到什麼</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>