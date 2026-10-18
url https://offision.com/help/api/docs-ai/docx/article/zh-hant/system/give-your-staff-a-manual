--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhkmmqkhczrntkrupnqran">
+      <w:hyperlink w:history="1" r:id="rIdqomexkml8cthl5gmn1q-m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/system/give-your-staff-a-manual/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">你正在讀的這份手冊，就是給員工看的手冊。員工用 Offision 會做的事 — 預約會議室、報到、
 邀請訪客、上下班打卡 — 已經用英文、日文和繁體中文寫好，而且不需要任何人維護就會跟著產品
 更新。所以要做的不是寫一份手冊，而是選一種交付方式。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -200,105 +200,105 @@
         <w:t xml:space="preserve">offision.com/help</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。不需要帳戶、手機也開得了，而且永遠是最新的 — 這是你自己寫的
 文件永遠做不到的一件事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">寄給員工真正會用到的三、四頁就好，不要整個網站。一封帶四條連結的通知信，比一份沒人打開的
 六十頁附件有用：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdgkpvxc6dv-ahfyqhstquz">
+      <w:hyperlink w:history="1" r:id="rIda0tp2gpp4arpm33pd_ht2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約會議室</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId3hj5-plztbauihkpxomis">
+      <w:hyperlink w:history="1" r:id="rIdcv4n8kxn3a4zq-z0qqlqg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把 Offision 加進 Outlook</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdejhd2bknmjzppekaq5pf-">
+      <w:hyperlink w:history="1" r:id="rIdift32gy9wvz5h2azf_dq1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">掃描貼紙報到與簽退</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdqzdx40_2icvllphegxff7">
+      <w:hyperlink w:history="1" r:id="rIdl6u8weozovqsnw02cva34">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">上下班打卡</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一條連結就能給所有人。網站標頭的語言選單會讓讀者留在同一頁只換語言，所以想看中文的人切
 一次就好。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 用問的，問出一份手冊</w:t>
       </w:r>
     </w:p>
@@ -1140,51 +1140,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhkmmqkhczrntkrupnqran" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/system/give-your-staff-a-manual/" TargetMode="External"/><Relationship Id="rIdgkpvxc6dv-ahfyqhstquz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/make-a-booking/" TargetMode="External"/><Relationship Id="rId3hj5-plztbauihkpxomis" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/add-offision-to-outlook/" TargetMode="External"/><Relationship Id="rIdejhd2bknmjzppekaq5pf-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdqzdx40_2icvllphegxff7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/clock-in-and-out/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4d7e0c5dc89c46b2c80dca29dbaa90bb59865394.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d1180ae7783e929e4a9dcf0d4c83f1fae6ecc656.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqomexkml8cthl5gmn1q-m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/system/give-your-staff-a-manual/" TargetMode="External"/><Relationship Id="rIda0tp2gpp4arpm33pd_ht2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/make-a-booking/" TargetMode="External"/><Relationship Id="rIdcv4n8kxn3a4zq-z0qqlqg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/add-offision-to-outlook/" TargetMode="External"/><Relationship Id="rIdift32gy9wvz5h2azf_dq1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdl6u8weozovqsnw02cva34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/clock-in-and-out/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a1c2ef1e93b2af8b29c5b9e01bd9bb2a28edef34.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2dfd6725f9258e78de0d81a1a9646c148df646e6.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>不必自己寫，也能給員工一份手冊</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>