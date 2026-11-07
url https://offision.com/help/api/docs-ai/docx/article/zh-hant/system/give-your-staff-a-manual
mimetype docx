--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqomexkml8cthl5gmn1q-m">
+      <w:hyperlink w:history="1" r:id="rIdqfx6mcvrdkd3oterawua0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/system/give-your-staff-a-manual/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">你正在讀的這份手冊，就是給員工看的手冊。員工用 Offision 會做的事 — 預約會議室、報到、
 邀請訪客、上下班打卡 — 已經用英文、日文和繁體中文寫好，而且不需要任何人維護就會跟著產品
 更新。所以要做的不是寫一份手冊，而是選一種交付方式。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -200,105 +200,105 @@
         <w:t xml:space="preserve">offision.com/help</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。不需要帳戶、手機也開得了，而且永遠是最新的 — 這是你自己寫的
 文件永遠做不到的一件事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">寄給員工真正會用到的三、四頁就好，不要整個網站。一封帶四條連結的通知信，比一份沒人打開的
 六十頁附件有用：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIda0tp2gpp4arpm33pd_ht2">
+      <w:hyperlink w:history="1" r:id="rIdnfoe3ruye_rxylxhrjh4g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約會議室</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdcv4n8kxn3a4zq-z0qqlqg">
+      <w:hyperlink w:history="1" r:id="rIdx2yx74ikr-rxfsof-kvbd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把 Offision 加進 Outlook</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdift32gy9wvz5h2azf_dq1">
+      <w:hyperlink w:history="1" r:id="rIdcvscgtfz5vds3rcpsys4n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">掃描貼紙報到與簽退</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdl6u8weozovqsnw02cva34">
+      <w:hyperlink w:history="1" r:id="rIdwri6ztmaiv9rsm8_ah6jf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">上下班打卡</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一條連結就能給所有人。網站標頭的語言選單會讓讀者留在同一頁只換語言，所以想看中文的人切
 一次就好。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 用問的，問出一份手冊</w:t>
       </w:r>
     </w:p>
@@ -1140,51 +1140,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqomexkml8cthl5gmn1q-m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/system/give-your-staff-a-manual/" TargetMode="External"/><Relationship Id="rIda0tp2gpp4arpm33pd_ht2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/make-a-booking/" TargetMode="External"/><Relationship Id="rIdcv4n8kxn3a4zq-z0qqlqg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/add-offision-to-outlook/" TargetMode="External"/><Relationship Id="rIdift32gy9wvz5h2azf_dq1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdl6u8weozovqsnw02cva34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/clock-in-and-out/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a1c2ef1e93b2af8b29c5b9e01bd9bb2a28edef34.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2dfd6725f9258e78de0d81a1a9646c148df646e6.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqfx6mcvrdkd3oterawua0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/system/give-your-staff-a-manual/" TargetMode="External"/><Relationship Id="rIdnfoe3ruye_rxylxhrjh4g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/make-a-booking/" TargetMode="External"/><Relationship Id="rIdx2yx74ikr-rxfsof-kvbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/add-offision-to-outlook/" TargetMode="External"/><Relationship Id="rIdcvscgtfz5vds3rcpsys4n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdwri6ztmaiv9rsm8_ah6jf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/clock-in-and-out/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a1c2ef1e93b2af8b29c5b9e01bd9bb2a28edef34.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2dfd6725f9258e78de0d81a1a9646c148df646e6.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>不必自己寫，也能給員工一份手冊</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>