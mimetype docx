--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">界面自訂是唯一改變外觀而非行為的模組，集合了原本散落各處的標誌、日曆版面與平面圖標籤。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-01</w:t>
+        <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrjzhev9snsugmmln-_e1h">
+      <w:hyperlink w:history="1" r:id="rIddqvzempctjju77nxbkttg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/system/customize-how-offision-looks/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">界面自訂</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">只回答一個問題：這應該長成什麼樣子。Offision 如何運作 —— 誰可以預約、
 一次到訪維持多久、電郵寫些什麼 —— 留在各模組自己的設定頁；只屬於某一間房或某一個
@@ -219,51 +219,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">清單是七頁的平鋪列表，接著一條分隔線，再一頁：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">主頁</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> — 登入後最先看到的標誌，以及使用者能自行調整多少自己的主畫面。</w:t>
+        <w:t xml:space="preserve"> — 登入後最先看到的標誌、使用者能自行調整多少自己的主畫面，以及主頁要不要帶樓層平面圖。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">登入頁面</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 登入前的標誌、是否提供密碼欄位，以及一段提示文字。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -389,472 +389,472 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每一頁負責什麼</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1149"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1478"/>
+        <w:gridCol w:w="1100"/>
+        <w:gridCol w:w="7020"/>
+        <w:gridCol w:w="1316"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1149"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">頁面</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6733"/>
+            <w:tcW w:type="dxa" w:w="7020"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">改變什麼</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1478"/>
+            <w:tcW w:type="dxa" w:w="1316"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">誰會注意到</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1149"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主頁</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6733"/>
-[...12 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1478"/>
+            <w:tcW w:type="dxa" w:w="7020"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">主頁標誌（淺色／深色）、三個決定使用者能否自行調整版面的開關，以及時間軸旁邊要不要顯示樓層平面圖</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1316"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">登入後的所有人</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1149"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">登入頁面</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6733"/>
+            <w:tcW w:type="dxa" w:w="7020"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">登入標誌（淺色／深色）、隱藏基本登入、提示文字</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1478"/>
+            <w:tcW w:type="dxa" w:w="1316"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">登入前的所有人</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1149"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">資源日曆</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6733"/>
+            <w:tcW w:type="dxa" w:w="7020"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">欄寬、列高、預約卡片的顏色與欄位內容、依用途覆寫</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1478"/>
+            <w:tcW w:type="dxa" w:w="1316"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">從用戶界面預約的人</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1149"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">日程表</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6733"/>
+            <w:tcW w:type="dxa" w:w="7020"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">貼紙上的</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">轉為線上會議</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">與</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">僅取消會議室預約</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1478"/>
+            <w:tcW w:type="dxa" w:w="1316"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">取消預約的人</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1149"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">使用者預約表格</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6733"/>
-[...12 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1478"/>
+            <w:tcW w:type="dxa" w:w="7020"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">資源說明要不要印在選擇欄下方，用淺色文字或當成注意事項，以及預約能不能做成系列</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1316"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">從用戶界面預約的人</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1149"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">平面圖</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6733"/>
+            <w:tcW w:type="dxa" w:w="7020"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">各類資源的標籤顯示模式</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1478"/>
+            <w:tcW w:type="dxa" w:w="1316"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">開啟地圖的人</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1149"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">其他</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6733"/>
+            <w:tcW w:type="dxa" w:w="7020"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">資源的預設排序、預約表單的自動完成語言</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1478"/>
+            <w:tcW w:type="dxa" w:w="1316"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">進行預約的人</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1149"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">管理日曆</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6733"/>
-[...12 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1478"/>
+            <w:tcW w:type="dxa" w:w="7020"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">欄寬、列高、區塊顏色與欄位內容、主控台自己的取消選項，以及它的預約表格上的資源說明與系列上限</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1316"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">管理員</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡不會決定的兩件事</w:t>
       </w:r>
     </w:p>
@@ -877,51 +877,51 @@
       <w:r>
         <w:t xml:space="preserve"> 新增預約用途、資源或自訂欄位是各模組的事；界面自訂只決定
 已經存在的東西怎麼畫。沒有覆寫的用途就直接沿用預設卡片。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">不會覆寫使用者自己的選擇。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 淺色或深色、語言與時間格式都屬於讀者 —— 見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6vmfymp3stz-qdkqtjlxy">
+      <w:hyperlink w:history="1" r:id="rIdcjqw_fo9lmw5jl-wnxbn0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">變更語言、主題與時間格式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 同時提供淺色與深色兩個標誌，才是順著這個選擇走而不是與它相抗。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">這是需要 root 權限的模組:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -1364,51 +1364,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrjzhev9snsugmmln-_e1h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/system/customize-how-offision-looks/" TargetMode="External"/><Relationship Id="rId6vmfymp3stz-qdkqtjlxy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/user-guide/change-your-language-theme-and-time-format/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ac608ff432cfa59cbaf0ef0372936f1fb02eb846.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddqvzempctjju77nxbkttg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/system/customize-how-offision-looks/" TargetMode="External"/><Relationship Id="rIdcjqw_fo9lmw5jl-wnxbn0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/user-guide/change-your-language-theme-and-time-format/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ac608ff432cfa59cbaf0ef0372936f1fb02eb846.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision 的外觀在哪裡設定</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>