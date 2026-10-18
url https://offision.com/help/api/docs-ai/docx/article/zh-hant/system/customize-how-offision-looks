--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,87 +26,95 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 的外觀在哪裡設定</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">界面自訂是唯一改變外觀而非行為的模組，集合了原本散落各處的標誌、日曆版面與平面圖標籤。</w:t>
+        <w:t xml:space="preserve">[Map family: shared] 界面自訂是唯一改變外觀而非行為的模組，集合了原本散落各處的標誌、日曆版面與平面圖標籤。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-21</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddqvzempctjju77nxbkttg">
+      <w:hyperlink w:history="1" r:id="rIdlt6qfdbhk8enkb2gmtkfo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/system/customize-how-offision-looks/</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">界面自訂</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">只回答一個問題：這應該長成什麼樣子。Offision 如何運作 —— 誰可以預約、
 一次到訪維持多久、電郵寫些什麼 —— 留在各模組自己的設定頁；只屬於某一間房或某一個
 用途的例外，也留在那間房或那個用途上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這條界線值得記住，因為它正是某項設定為何不在你上次看到的地方的原因。實際上有兩頁搬了
 家：登入頁面與主頁的標誌原本在</w:t>
@@ -877,51 +885,51 @@
       <w:r>
         <w:t xml:space="preserve"> 新增預約用途、資源或自訂欄位是各模組的事；界面自訂只決定
 已經存在的東西怎麼畫。沒有覆寫的用途就直接沿用預設卡片。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">不會覆寫使用者自己的選擇。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 淺色或深色、語言與時間格式都屬於讀者 —— 見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcjqw_fo9lmw5jl-wnxbn0">
+      <w:hyperlink w:history="1" r:id="rIdmeuzel4zsmmmcucblxuos">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">變更語言、主題與時間格式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 同時提供淺色與深色兩個標誌，才是順著這個選擇走而不是與它相抗。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">這是需要 root 權限的模組:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -1364,51 +1372,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddqvzempctjju77nxbkttg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/system/customize-how-offision-looks/" TargetMode="External"/><Relationship Id="rIdcjqw_fo9lmw5jl-wnxbn0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/user-guide/change-your-language-theme-and-time-format/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ac608ff432cfa59cbaf0ef0372936f1fb02eb846.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlt6qfdbhk8enkb2gmtkfo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/system/customize-how-offision-looks/" TargetMode="External"/><Relationship Id="rIdmeuzel4zsmmmcucblxuos" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/user-guide/change-your-language-theme-and-time-format/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/97bae986676e0c2af42d96fd73cbec88639c1539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision 的外觀在哪裡設定</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>