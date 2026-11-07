--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlt6qfdbhk8enkb2gmtkfo">
+      <w:hyperlink w:history="1" r:id="rIdo-8roplkz7ocau8klri1x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/system/customize-how-offision-looks/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map family: shared</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -885,51 +885,51 @@
       <w:r>
         <w:t xml:space="preserve"> 新增預約用途、資源或自訂欄位是各模組的事；界面自訂只決定
 已經存在的東西怎麼畫。沒有覆寫的用途就直接沿用預設卡片。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">不會覆寫使用者自己的選擇。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 淺色或深色、語言與時間格式都屬於讀者 —— 見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmeuzel4zsmmmcucblxuos">
+      <w:hyperlink w:history="1" r:id="rId0h5ksxqjgfsfaybfavyof">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">變更語言、主題與時間格式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 同時提供淺色與深色兩個標誌，才是順著這個選擇走而不是與它相抗。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">這是需要 root 權限的模組:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -1372,51 +1372,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlt6qfdbhk8enkb2gmtkfo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/system/customize-how-offision-looks/" TargetMode="External"/><Relationship Id="rIdmeuzel4zsmmmcucblxuos" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/user-guide/change-your-language-theme-and-time-format/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/97bae986676e0c2af42d96fd73cbec88639c1539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdo-8roplkz7ocau8klri1x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/system/customize-how-offision-looks/" TargetMode="External"/><Relationship Id="rId0h5ksxqjgfsfaybfavyof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/user-guide/change-your-language-theme-and-time-format/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/97bae986676e0c2af42d96fd73cbec88639c1539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision 的外觀在哪裡設定</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>