--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">選擇公司提供的語言</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">勾選 Offision 可以顯示的語言，並排出正確的順序 — 第一個就是所有人最後會落到的語言。 大約五分鐘，一次同時影響管理主控台、應用程式、面板與寄出的電郵。</w:t>
+        <w:t xml:space="preserve">勾選 Offision 可以顯示的語言，並排出正確的順序 — 第一個就是所有人最後會落到的語言。大約五分鐘，一次同時影響管理主控台、應用程式、面板與寄出的電郵。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdttktnefzwej-w6imomaxw">
+      <w:hyperlink w:history="1" r:id="rId-wqbj1zmzq8wv57jdsczn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/system/choose-the-languages-your-company-offers/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 你需要一個能開啟系統配置的帳戶。沒有列在這份清單上的語言，誰都選不到，所以請和各據點的
@@ -527,52 +527,62 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">偏好設定</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 底下的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">語言</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這一列，應該剛好只提供你勾選
 的語言 — 三種或以下時會直接排成按鈕，而不是選單。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">面板與看板是在下一次更新時才套用，不是立刻，所以選單還是舊的時候，先等一分鐘再判斷是
-故障。</w:t>
+        <w:t xml:space="preserve">面板與看板會在約 1 秒內套用；見 </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdtppomu64kpdbumbt9v5po">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">只要有變更，面板和螢幕就立刻更新</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">使用者看到的是哪一種語言</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 先問帳戶，只有在沒有人登入時才問瀏覽器 — 而不論哪一個答案，都必須是你啟用過的
 語言，否則就落到清單的第一個。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -710,51 +720,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不會翻譯你自己輸入的文字。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 會議室、樓層、建築物與到訪目的的名稱，每一種啟用的語言
 各存一份，留白的那一份會落回英文。只啟用日文卻沒有填日文名稱，就會得到一個畫面是日文、
 房間名稱卻是英文的結果 — 啟用一種語言，等於承諾用那種語言寫自己的內容。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">沒有讓你替個別使用者設定語言的地方。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 使用者表單上沒有語言欄位，每個人在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9_h44ytcffxgzxtnhsann">
+      <w:hyperlink w:history="1" r:id="rIdwh6nrqajorozubqlqt0k2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自己的偏好設定面板</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 裡自己選。就算有人卡在錯誤的語言，動手改的也是他本人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">面板與看板還可以再收窄。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 面板設定有 </w:t>
@@ -1243,51 +1253,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdttktnefzwej-w6imomaxw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/system/choose-the-languages-your-company-offers/" TargetMode="External"/><Relationship Id="rId9_h44ytcffxgzxtnhsann" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/user-guide/change-your-language-theme-and-time-format/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c51d29ded434f0ac656994e9907890e4f2481763.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/44990baa335f3e7fd0d137a0e24389cf7ff1c2f4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e30c4495a29b7d20db66f99add9f7e457abb470c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-wqbj1zmzq8wv57jdsczn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/system/choose-the-languages-your-company-offers/" TargetMode="External"/><Relationship Id="rIdtppomu64kpdbumbt9v5po" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/how-updates-reach-a-screen/" TargetMode="External"/><Relationship Id="rIdwh6nrqajorozubqlqt0k2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/user-guide/change-your-language-theme-and-time-format/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c51d29ded434f0ac656994e9907890e4f2481763.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/44990baa335f3e7fd0d137a0e24389cf7ff1c2f4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e30c4495a29b7d20db66f99add9f7e457abb470c.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>選擇公司提供的語言</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>