--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-wqbj1zmzq8wv57jdsczn">
+      <w:hyperlink w:history="1" r:id="rIdp2tawajshvuyiwefgskho">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/system/choose-the-languages-your-company-offers/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 你需要一個能開啟系統配置的帳戶。沒有列在這份清單上的語言，誰都選不到，所以請和各據點的
@@ -529,51 +529,51 @@
         </w:rPr>
         <w:t xml:space="preserve">偏好設定</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 底下的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">語言</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這一列，應該剛好只提供你勾選
 的語言 — 三種或以下時會直接排成按鈕，而不是選單。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">面板與看板會在約 1 秒內套用；見 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtppomu64kpdbumbt9v5po">
+      <w:hyperlink w:history="1" r:id="rIdzq8byet8fgv12n_fqbirm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">只要有變更，面板和螢幕就立刻更新</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">使用者看到的是哪一種語言</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 先問帳戶，只有在沒有人登入時才問瀏覽器 — 而不論哪一個答案，都必須是你啟用過的
@@ -720,51 +720,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不會翻譯你自己輸入的文字。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 會議室、樓層、建築物與到訪目的的名稱，每一種啟用的語言
 各存一份，留白的那一份會落回英文。只啟用日文卻沒有填日文名稱，就會得到一個畫面是日文、
 房間名稱卻是英文的結果 — 啟用一種語言，等於承諾用那種語言寫自己的內容。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">沒有讓你替個別使用者設定語言的地方。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 使用者表單上沒有語言欄位，每個人在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwh6nrqajorozubqlqt0k2">
+      <w:hyperlink w:history="1" r:id="rIdsntqtoh23w5b2oqrknrsd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自己的偏好設定面板</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 裡自己選。就算有人卡在錯誤的語言，動手改的也是他本人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">面板與看板還可以再收窄。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 面板設定有 </w:t>
@@ -1253,51 +1253,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-wqbj1zmzq8wv57jdsczn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/system/choose-the-languages-your-company-offers/" TargetMode="External"/><Relationship Id="rIdtppomu64kpdbumbt9v5po" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/how-updates-reach-a-screen/" TargetMode="External"/><Relationship Id="rIdwh6nrqajorozubqlqt0k2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/user-guide/change-your-language-theme-and-time-format/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c51d29ded434f0ac656994e9907890e4f2481763.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/44990baa335f3e7fd0d137a0e24389cf7ff1c2f4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e30c4495a29b7d20db66f99add9f7e457abb470c.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdp2tawajshvuyiwefgskho" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/system/choose-the-languages-your-company-offers/" TargetMode="External"/><Relationship Id="rIdzq8byet8fgv12n_fqbirm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/how-updates-reach-a-screen/" TargetMode="External"/><Relationship Id="rIdsntqtoh23w5b2oqrknrsd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/user-guide/change-your-language-theme-and-time-format/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/00bba965a7fc4535103c7f457fda0ba7506b2364.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/523272559fdfc70ba9ad92d59bb22c55ece415bd.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d422bcb82e39b8084d35e462065de536b435a410.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>選擇公司提供的語言</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>