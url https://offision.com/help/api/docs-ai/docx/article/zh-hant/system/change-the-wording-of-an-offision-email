--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">修改 Offision 電郵的文案</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">把 Offision 任何一封通知的主旨與內文換成貴公司自己的說法，逐一語言設定， 並在儲存前先看預覽。</w:t>
+        <w:t xml:space="preserve">把 Offision 任何一封通知的主旨與內文換成貴公司自己的說法，逐一語言設定，並在儲存前先看預覽。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhung9gjdnny2uzaikhdkx">
+      <w:hyperlink w:history="1" r:id="rId-xnvvthsvnm8aizfpkvvn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/system/change-the-wording-of-an-offision-email/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 您需要一個能開啟系統配置的帳戶。此頁面只在檢視根組織時出現；若目前在子組織，請先切換
@@ -815,51 +815,51 @@
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">僅支援基本 HTML。請使用簡單
 格式，如粗體、斜體、連結和換行。進階樣式或腳本可能無法在電子郵件客戶端中正確顯示。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">它是逐一郵件類型設定的，因此適合放只屬於某一封郵件的內容——例如在預約確認信附上預約
 政策連結。要出現在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">每一封</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">郵件上的內容，請改用
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb-qyh81iebph5ms8eqe-s">
+      <w:hyperlink w:history="1" r:id="rId15fci2jf7iacszvr70z1p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">電郵相關設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">裡的註釋。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 看預覽，然後儲存</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">停止輸入後預覽會稍待片刻重繪，讓您邊改邊讀整封郵件。</w:t>
@@ -944,123 +944,123 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">郵件會用哪一種語言寄出:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 郵件使用</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">貴公司</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">設定的語言，而不是收件者自己的語言。若同時設了第二郵件語言，兩種語言
 會一上一下出現在同一封郵件裡。這也是為什麼沒有填寫的語言會悄悄從郵件中消失。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw9_jw44oakbjf-zovllc3">
+      <w:hyperlink w:history="1" r:id="rIdgk0sinxayzrednkmvggt2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">選擇貴公司提供的語言</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個畫面不負責的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">郵件的外觀</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 標誌、背景顏色與註釋在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5kc6uxfc9tqv5o2zlzf3v">
+      <w:hyperlink w:history="1" r:id="rId8x0cezoe5yiszxuagb3dx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">電郵相關設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，而且會一次套用到所有郵件。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">由誰寄出</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddijtjetqxuldeepqapdiq">
+      <w:hyperlink w:history="1" r:id="rId5pt8o4cmv3d_ozeuwhlzk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用貴公司自己的地址寄送郵件</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1526,51 +1526,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhung9gjdnny2uzaikhdkx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rIdb-qyh81iebph5ms8eqe-s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-your-logo-on-offision-emails/" TargetMode="External"/><Relationship Id="rIdw9_jw44oakbjf-zovllc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-the-languages-your-company-offers/" TargetMode="External"/><Relationship Id="rId5kc6uxfc9tqv5o2zlzf3v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-your-logo-on-offision-emails/" TargetMode="External"/><Relationship Id="rIddijtjetqxuldeepqapdiq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6be2214ab40950b1f7bc05cbcee406a0332d15b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0e6e0ad3db8a5165a426cebfff25608ff1f35d4e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/862c905a8aafc13fff9611c80f1bdcd45d891dfb.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dd4f1a31ddbe8c0c5dd518d5d4f1bde119426a01.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-xnvvthsvnm8aizfpkvvn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rId15fci2jf7iacszvr70z1p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-your-logo-on-offision-emails/" TargetMode="External"/><Relationship Id="rIdgk0sinxayzrednkmvggt2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-the-languages-your-company-offers/" TargetMode="External"/><Relationship Id="rId8x0cezoe5yiszxuagb3dx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-your-logo-on-offision-emails/" TargetMode="External"/><Relationship Id="rId5pt8o4cmv3d_ozeuwhlzk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6be2214ab40950b1f7bc05cbcee406a0332d15b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0e6e0ad3db8a5165a426cebfff25608ff1f35d4e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/862c905a8aafc13fff9611c80f1bdcd45d891dfb.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dd4f1a31ddbe8c0c5dd518d5d4f1bde119426a01.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>修改 Offision 電郵的文案</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>