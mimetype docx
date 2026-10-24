--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -26,1091 +26,888 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">修改 Offision 電郵的文案</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">把 Offision 任何一封通知的主旨與內文換成貴公司自己的說法，逐一語言設定，並在儲存前先看預覽。</w:t>
+        <w:t xml:space="preserve">在同一編輯欄尋找及修改電郵範本，預覽各語言及手機版面，並用預約欄位及操作按鈕自訂簽到或未到場提醒。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-20</w:t>
+        <w:t xml:space="preserve">2026-10-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-xnvvthsvnm8aizfpkvvn">
+      <w:hyperlink w:history="1" r:id="rIduymjbruzselidxiqzdepz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/system/change-the-wording-of-an-offision-email/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="160"/>
-[...71 lines deleted...]
-      <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → system-account/email-template (電子郵件範本)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">畫面分成三欄，由左至右進行：左邊是郵件清單，中間是即時預覽，右邊的</w:t>
-[...10 lines deleted...]
-您實際輸入文字的地方。</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">開始前:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+使用有電郵範本編輯權限的帳戶，並切換至最上層組織。郵件語言由公司設定決定；切換預覽語言不會改變寄送語言。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">2. 選擇要修改的郵件</w:t>
+        <w:t xml:space="preserve">1. 尋找並預覽郵件</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">清單依郵件的主題分組：</w:t>
-[...77 lines deleted...]
-        <w:t xml:space="preserve">活動</w:t>
+        <w:t xml:space="preserve">從系統設定開啟電郵範本。在</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">範本</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">清單搜尋或瀏覽分類，再選擇郵件。預覽會留在清單旁。按</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">編輯</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">後，同一左欄切換至該郵件設定，預覽保持顯示；按返回箭頭回到清單。窄螢幕可在</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">編輯</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">或</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">範本</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">與</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">其他</w:t>
-[...3 lines deleted...]
-一筆。</w:t>
+        <w:t xml:space="preserve">預覽</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">之間切換。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="3476625"/>
+            <wp:extent cx="5715000" cy="4210050"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="email-template-list-zh-hant" descr="依主題分組的郵件清單，右側是預覽與編輯面板。" title="依主題分組的郵件清單，右側是預覽與編輯面板。"/>
+            <wp:docPr id="1" name="email-template-list-zh-hant" descr="在左欄搜尋及選擇郵件，旁邊持續顯示預覽。" title="在左欄搜尋及選擇郵件，旁邊持續顯示預覽。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="3476625"/>
+                      <a:ext cx="5715000" cy="4210050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">依主題分組的郵件清單，右側是預覽與編輯面板。</w:t>
+        <w:t xml:space="preserve">在左欄搜尋及選擇郵件，旁邊持續顯示預覽。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">名稱旁的圓點表示該範本已被修改過，把滑鼠移上去會顯示「此範本已自訂」。並非 Offision
-寄出的每一封郵件都列在這裡；找不到的，代表其文案是固定的。</w:t>
+        <w:t xml:space="preserve">歡迎、邀請、重設密碼、電郵驗證及登入驗證碼等郵件標示為</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">系統範本</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。文字固定，只可預覽，先前儲存的自訂文字也不再使用。請參閱</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdigxfejzsthlx-cney3gt-">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">系統限制</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. 編輯主旨及訊息</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">分類標題上的箭頭會離開這個畫面，開啟決定該類郵件</w:t>
-[...56 lines deleted...]
-        <w:t xml:space="preserve">中間欄以主旨作為標題，因此不必寄出就能看到正在編輯的那一行。</w:t>
+        <w:t xml:space="preserve">一般範本可選擇</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">標題預設</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，或選</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自訂</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">後輸入</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自訂標題</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。在</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">訊息內容</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">為各可編輯段落選預設或填寫</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自訂訊息</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。在預覽上方選擇要編輯的語言；請填寫公司寄送的各種語言。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="4657725"/>
+            <wp:extent cx="5715000" cy="4210050"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="email-template-preview-zh-hant" descr="主旨、寄送時機的說明，以及下方的即時預覽。" title="主旨、寄送時機的說明，以及下方的即時預覽。"/>
+            <wp:docPr id="1" name="email-template-custom-title-zh-hant" descr="在編輯欄填寫自訂標題，同時預覽同一封郵件。" title="在編輯欄填寫自訂標題，同時預覽同一封郵件。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="4657725"/>
+                      <a:ext cx="5715000" cy="4210050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">主旨、寄送時機的說明，以及下方的即時預覽。</w:t>
+        <w:t xml:space="preserve">在編輯欄填寫自訂標題，同時預覽同一封郵件。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...54 lines deleted...]
-每一種語言各一格。</w:t>
+        <w:t xml:space="preserve">展開</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">附加 HTML</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">可在這類郵件末尾加入內容。請使用基本格式，避免依賴郵件程式不支援的腳本或進階樣式。所有郵件共用的頁尾在</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdaknyoyhn_60wb6x9kujwm">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">電郵設定</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">設定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="3924300"/>
+            <wp:extent cx="5715000" cy="4210050"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="email-template-custom-title-zh-hant" descr="以自訂標題取代預設。" title="以自訂標題取代預設。"/>
+            <wp:docPr id="1" name="email-template-edit-panel-zh-hant" descr="在同一編輯欄設定文案與附加 HTML。" title="在同一編輯欄設定文案與附加 HTML。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="3924300"/>
+                      <a:ext cx="5715000" cy="4210050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">以自訂標題取代預設。</w:t>
+        <w:t xml:space="preserve">在同一編輯欄設定文案與附加 HTML。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">一般預設文字可選第一個預設還原。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">棄置編輯</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">只會放棄上次儲存後的變更。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">自訂語言欄留空會省略該語言的文字，不會恢復原文。郵件採用公司的主要電郵語言；如設定第二電郵語言，兩者會放在同一封郵件，不受收件者的介面語言影響。請參閱</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdg6pmpu7eycjapss3f7okd">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">公司語言設定</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">4. 修改內文</w:t>
+        <w:t xml:space="preserve">3. 撰寫簽到及未到場提醒</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...28 lines deleted...]
-也沒有。</w:t>
+        <w:t xml:space="preserve">選擇</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">簽到提醒</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">或</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">未到場提醒</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">的</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">編輯</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，開啟</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自行撰寫</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。這兩類提醒提供多語言</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">主旨</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">及格式化</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">內文</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。從</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">欄位</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">插入發起人姓名、電郵、預約主題、資源、日期時間、自動釋放分鐘數或預約連結，寄送時會代入實際預約資料。儲存前須移除無法使用的欄位；取消預約連結僅適用於簽到提醒。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">操作方式與標題相同：用</w:t>
-[...30 lines deleted...]
-文字隨您怎麼寫都行——沒有非保留不可的內容，也沒有字數上限。</w:t>
+        <w:t xml:space="preserve">選擇是否顯示</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">預約摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">及</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">預約詳情按鈕</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">；簽到提醒另有</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">取消預約按鈕</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">結語</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">可用預設、自訂或不顯示。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">重設為預設值</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">還原提醒內容及版面，儲存後才會套用。使用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">範例預約</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">切換會議室及座位範例。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="3924300"/>
+            <wp:extent cx="5715000" cy="4210050"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="email-template-edit-panel-zh-hant" descr="可以編輯的三個部分：標題、訊息內容與附加 HTML。" title="可以編輯的三個部分：標題、訊息內容與附加 HTML。"/>
+            <wp:docPr id="1" name="email-template-reminder-zh-hant" descr="選擇預約欄位、摘要及操作按鈕，並在旁邊預覽提醒範例。" title="選擇預約欄位、摘要及操作按鈕，並在旁邊預覽提醒範例。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="3924300"/>
+                      <a:ext cx="5715000" cy="4210050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">可以編輯的三個部分：標題、訊息內容與附加 HTML。</w:t>
+        <w:t xml:space="preserve">選擇預約欄位、摘要及操作按鈕，並在旁邊預覽提醒範例。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">在</w:t>
-[...63 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rId15fci2jf7iacszvr70z1p">
+        <w:t xml:space="preserve">這裡決定文字及版面。是否寄送由</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdjmajlfgfdbrhmfwqlg6p2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">電郵相關設定</w:t>
+          <w:t xml:space="preserve">提醒設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">裡的註釋。</w:t>
+        <w:t xml:space="preserve">決定；簽到時段及自動釋放由資源的預約規則設定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">6. 看預覽，然後儲存</w:t>
+        <w:t xml:space="preserve">4. 預覽、儲存並核對</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">停止輸入後預覽會稍待片刻重繪，讓您邊改邊讀整封郵件。</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">修改後預覽會更新。切換語言及桌面／手機檢視，等候郵件載入完成。畫面使用範例資料，不會寄出郵件。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4210050"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="email-template-preview-zh-hant" descr="預覽工具列可切換語言及桌面／手機顯示。" title="預覽工具列可切換語言及桌面／手機顯示。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4210050"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-Offision 內建的文案。</w:t>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">預覽工具列可切換語言及桌面／手機顯示。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">按</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">儲存</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">套用，或按</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">棄置編輯</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">做不到這件事：它只會丟掉尚未儲存的修改。</w:t>
-[...45 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rIdgk0sinxayzrednkmvggt2">
+        <w:t xml:space="preserve">放棄未儲存內容。離開編輯中的範本時，系統可能要求確認捨棄變更。請觸發實際通知，並同時核對</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdefky5edkruvr09sddcp7z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">選擇貴公司提供的語言</w:t>
+          <w:t xml:space="preserve">電郵記錄</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">。</w:t>
-[...112 lines deleted...]
-行事曆邀請，您在這裡寫的文案不會被使用。受影響的範本，畫面上會提示。</w:t>
+        <w:t xml:space="preserve">及收件匣。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">分類旁箭頭開啟寄送設定。寄件者及品牌外觀另行設定。Microsoft 365 和 Google Workspace 自行寄送行事曆邀請；請展開畫面的提示，確認哪些範本會受影響。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1526,51 +1323,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-xnvvthsvnm8aizfpkvvn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rId15fci2jf7iacszvr70z1p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-your-logo-on-offision-emails/" TargetMode="External"/><Relationship Id="rIdgk0sinxayzrednkmvggt2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-the-languages-your-company-offers/" TargetMode="External"/><Relationship Id="rId8x0cezoe5yiszxuagb3dx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-your-logo-on-offision-emails/" TargetMode="External"/><Relationship Id="rId5pt8o4cmv3d_ozeuwhlzk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6be2214ab40950b1f7bc05cbcee406a0332d15b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0e6e0ad3db8a5165a426cebfff25608ff1f35d4e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/862c905a8aafc13fff9611c80f1bdcd45d891dfb.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dd4f1a31ddbe8c0c5dd518d5d4f1bde119426a01.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduymjbruzselidxiqzdepz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rIdigxfejzsthlx-cney3gt-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limits-offision-applies/" TargetMode="External"/><Relationship Id="rIdaknyoyhn_60wb6x9kujwm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-your-logo-on-offision-emails/" TargetMode="External"/><Relationship Id="rIdg6pmpu7eycjapss3f7okd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-the-languages-your-company-offers/" TargetMode="External"/><Relationship Id="rIdjmajlfgfdbrhmfwqlg6p2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rIdefky5edkruvr09sddcp7z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-emails-were-handed-over/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4c1df8efa08938b33043141a13e7fb7463c3146d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9ffe369f2296ea01ff6d2697d14770e2fa738c1a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f009e022bb8e64a89c30f05ed60ac8188313ef4c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/833425c44cc0839da22251ed7340193759e1e139.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/15050afa285ca1f411a2ed76e7d28290a91b05e9.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>修改 Offision 電郵的文案</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>