--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">出發之前先看清楚匯報了什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">不用打開就看得到的東西——哪一間房、房裡的哪一項、匯報原因，以及匯報人附上的 照片——還有怎麼把走廊上聽來的故障自己開成一張工單。</w:t>
+        <w:t xml:space="preserve">不用打開就看得到的東西——哪一間房、房裡的哪一項、匯報原因，以及匯報人附上的照片——還有怎麼把走廊上聽來的故障自己開成一張工單。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc18aconjbkh_vfwjulscc">
+      <w:hyperlink w:history="1" r:id="rIdcdgsqz98w2diyqtgq6etb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/support-staff/see-what-was-reported/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">決定要帶什麼過去所需要的一切，都印在工單本身上，不必先打開任何東西。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -333,51 +333,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，以縮圖呈現。點一下就是原圖。帶對零件一次到位，還是白跑兩趟，差別就在這裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">最新一則評論</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">（如果有的話）。點它會打開
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmd0_4rnoqkbvt7dihkxva">
+      <w:hyperlink w:history="1" r:id="rIdqfi71uairfwiedlhxxra0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">整串對話</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">面板匯報永遠不會有照片:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 從門口面板匯報只有兩下 — 哪一項設施、出了什麼事 — 而面板沒有相機，也不知道是誰按的。
@@ -445,51 +445,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">（</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">新增紀錄</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">）會打開員工匯報故障時用的同一張表單：資源、需要的話
 再加上房裡的那一項、原因、說明與照片。有人在走廊上或用電話告訴你的故障，就從這裡進來，
 跟其他工單一起排在佇列裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">表單本身寫在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddrclfnhq2nsgymclzi_nx">
+      <w:hyperlink w:history="1" r:id="rId6b2eilkkhuxcqbub5_kpw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">匯報房間的問題</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">這裡沒有東西是你要填的:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 房間、原因、說明與照片都來自匯報故障的人，應用程式不會去改它們。你加到工單上的是
@@ -961,51 +961,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdc18aconjbkh_vfwjulscc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/support-staff/see-what-was-reported/" TargetMode="External"/><Relationship Id="rIdmd0_4rnoqkbvt7dihkxva" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rIddrclfnhq2nsgymclzi_nx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/ticketing/report-a-problem-with-a-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9989a90e5b3a369c5720ade750de6915d3c1b2f5.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdcdgsqz98w2diyqtgq6etb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/support-staff/see-what-was-reported/" TargetMode="External"/><Relationship Id="rIdqfi71uairfwiedlhxxra0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rId6b2eilkkhuxcqbub5_kpw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/ticketing/report-a-problem-with-a-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9989a90e5b3a369c5720ade750de6915d3c1b2f5.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>出發之前先看清楚匯報了什麼</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>