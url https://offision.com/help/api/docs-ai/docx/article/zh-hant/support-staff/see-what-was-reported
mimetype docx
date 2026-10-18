--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcdgsqz98w2diyqtgq6etb">
+      <w:hyperlink w:history="1" r:id="rIdtfx7pgqxvphrsawsoh-m4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/support-staff/see-what-was-reported/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">決定要帶什麼過去所需要的一切，都印在工單本身上，不必先打開任何東西。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -333,51 +333,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，以縮圖呈現。點一下就是原圖。帶對零件一次到位，還是白跑兩趟，差別就在這裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">最新一則評論</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">（如果有的話）。點它會打開
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqfi71uairfwiedlhxxra0">
+      <w:hyperlink w:history="1" r:id="rIdbmfhval7vjp8baaabhey3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">整串對話</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">面板匯報永遠不會有照片:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 從門口面板匯報只有兩下 — 哪一項設施、出了什麼事 — 而面板沒有相機，也不知道是誰按的。
@@ -445,51 +445,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">（</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">新增紀錄</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">）會打開員工匯報故障時用的同一張表單：資源、需要的話
 再加上房裡的那一項、原因、說明與照片。有人在走廊上或用電話告訴你的故障，就從這裡進來，
 跟其他工單一起排在佇列裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">表單本身寫在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6b2eilkkhuxcqbub5_kpw">
+      <w:hyperlink w:history="1" r:id="rIdqstpt954lyu9s6ar92fro">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">匯報房間的問題</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">這裡沒有東西是你要填的:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 房間、原因、說明與照片都來自匯報故障的人，應用程式不會去改它們。你加到工單上的是
@@ -961,51 +961,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdcdgsqz98w2diyqtgq6etb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/support-staff/see-what-was-reported/" TargetMode="External"/><Relationship Id="rIdqfi71uairfwiedlhxxra0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rId6b2eilkkhuxcqbub5_kpw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/ticketing/report-a-problem-with-a-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9989a90e5b3a369c5720ade750de6915d3c1b2f5.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtfx7pgqxvphrsawsoh-m4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/support-staff/see-what-was-reported/" TargetMode="External"/><Relationship Id="rIdbmfhval7vjp8baaabhey3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rIdqstpt954lyu9s6ar92fro" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/ticketing/report-a-problem-with-a-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/75024fea64bd30d096f3178d347332320f5364bf.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>出發之前先看清楚匯報了什麼</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>