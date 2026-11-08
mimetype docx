--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtfx7pgqxvphrsawsoh-m4">
+      <w:hyperlink w:history="1" r:id="rIdhqnsojkwib70dmuqa43od">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/support-staff/see-what-was-reported/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">決定要帶什麼過去所需要的一切，都印在工單本身上，不必先打開任何東西。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -333,51 +333,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，以縮圖呈現。點一下就是原圖。帶對零件一次到位，還是白跑兩趟，差別就在這裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">最新一則評論</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">（如果有的話）。點它會打開
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbmfhval7vjp8baaabhey3">
+      <w:hyperlink w:history="1" r:id="rIdcdkd5572k50mm2hnuvaja">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">整串對話</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">面板匯報永遠不會有照片:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 從門口面板匯報只有兩下 — 哪一項設施、出了什麼事 — 而面板沒有相機，也不知道是誰按的。
@@ -445,51 +445,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">（</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">新增紀錄</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">）會打開員工匯報故障時用的同一張表單：資源、需要的話
 再加上房裡的那一項、原因、說明與照片。有人在走廊上或用電話告訴你的故障，就從這裡進來，
 跟其他工單一起排在佇列裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">表單本身寫在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqstpt954lyu9s6ar92fro">
+      <w:hyperlink w:history="1" r:id="rIdhgkvt_l0j3vaebkox5xht">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">匯報房間的問題</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">這裡沒有東西是你要填的:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 房間、原因、說明與照片都來自匯報故障的人，應用程式不會去改它們。你加到工單上的是
@@ -961,51 +961,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtfx7pgqxvphrsawsoh-m4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/support-staff/see-what-was-reported/" TargetMode="External"/><Relationship Id="rIdbmfhval7vjp8baaabhey3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rIdqstpt954lyu9s6ar92fro" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/ticketing/report-a-problem-with-a-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/75024fea64bd30d096f3178d347332320f5364bf.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhqnsojkwib70dmuqa43od" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/support-staff/see-what-was-reported/" TargetMode="External"/><Relationship Id="rIdcdkd5572k50mm2hnuvaja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rIdhgkvt_l0j3vaebkox5xht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/ticketing/report-a-problem-with-a-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/75024fea64bd30d096f3178d347332320f5364bf.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>出發之前先看清楚匯報了什麼</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>