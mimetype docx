--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">回覆匯報這件事的人</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">工單上的評論串是唯一會傳到匯報故障的人那裡的東西——每一則評論會通知誰、事後還能 改什麼，以及為什麼更改狀態不算回覆。</w:t>
+        <w:t xml:space="preserve">工單上的評論串是唯一會傳到匯報故障的人那裡的東西——每一則評論會通知誰、事後還能改什麼，以及為什麼更改狀態不算回覆。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtogp3bsrge53m_rb4mvn0">
+      <w:hyperlink w:history="1" r:id="rIdxivcovdn_iwutamazs83d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/support-staff/reply-to-the-person-who-reported-it/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">有人匯報了一個故障，現在正在等消息。你怎麼動工單的狀態，都不會傳到他那裡。評論會。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">到底什麼會傳到誰</w:t>
@@ -172,51 +172,51 @@
         <w:t xml:space="preserve">從支援職員這一側看，通知的故事就這麼多，而這件事大概每個部署都會被誤會一次。
 Offision 會在問題被</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">匯報</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">時寄電郵，也會在工單被</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">指派</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">時寄；除此之外，關於一張
 工單的所有消息都是評論。包含匯報當下寄給誰的完整版本，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmuvcoosm1tzozxezi7gkb">
+      <w:hyperlink w:history="1" r:id="rIdjkofdila8z114bb0hs6sj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">誰會收到通知</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">打開對話串</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -857,51 +857,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtogp3bsrge53m_rb4mvn0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/support-staff/reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rIdmuvcoosm1tzozxezi7gkb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/ticketing/who-gets-told-when-an-issue-is-reported/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dc9b958178e1618968543b87443d10a169e5ddca.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6abf0153c2b5f3d9617bcc77c2098ec99f31e0c2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxivcovdn_iwutamazs83d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/support-staff/reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rIdjkofdila8z114bb0hs6sj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/ticketing/who-gets-told-when-an-issue-is-reported/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dc9b958178e1618968543b87443d10a169e5ddca.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6abf0153c2b5f3d9617bcc77c2098ec99f31e0c2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>回覆匯報這件事的人</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>