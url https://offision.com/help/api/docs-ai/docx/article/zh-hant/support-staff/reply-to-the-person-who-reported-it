--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxivcovdn_iwutamazs83d">
+      <w:hyperlink w:history="1" r:id="rId8qr_zsgzfeey5ok0dqro5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/support-staff/reply-to-the-person-who-reported-it/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">有人匯報了一個故障，現在正在等消息。你怎麼動工單的狀態，都不會傳到他那裡。評論會。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">到底什麼會傳到誰</w:t>
@@ -172,51 +172,51 @@
         <w:t xml:space="preserve">從支援職員這一側看，通知的故事就這麼多，而這件事大概每個部署都會被誤會一次。
 Offision 會在問題被</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">匯報</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">時寄電郵，也會在工單被</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">指派</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">時寄；除此之外，關於一張
 工單的所有消息都是評論。包含匯報當下寄給誰的完整版本，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjkofdila8z114bb0hs6sj">
+      <w:hyperlink w:history="1" r:id="rIdpuvrif-zeibxnkma1kcps">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">誰會收到通知</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">打開對話串</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -857,51 +857,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxivcovdn_iwutamazs83d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/support-staff/reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rIdjkofdila8z114bb0hs6sj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/ticketing/who-gets-told-when-an-issue-is-reported/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dc9b958178e1618968543b87443d10a169e5ddca.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6abf0153c2b5f3d9617bcc77c2098ec99f31e0c2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8qr_zsgzfeey5ok0dqro5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/support-staff/reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rIdpuvrif-zeibxnkma1kcps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/ticketing/who-gets-told-when-an-issue-is-reported/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/425700e1341d9127e3cad65ffdedae3d3b671cd4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0cca3a2a97bd10fa5cc7fbb19cfd3eef4d7a7d11.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>回覆匯報這件事的人</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>