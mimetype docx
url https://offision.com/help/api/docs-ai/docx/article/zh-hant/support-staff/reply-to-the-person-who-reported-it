--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8qr_zsgzfeey5ok0dqro5">
+      <w:hyperlink w:history="1" r:id="rIdy_paktwlyj_oyutxshnci">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/support-staff/reply-to-the-person-who-reported-it/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">有人匯報了一個故障，現在正在等消息。你怎麼動工單的狀態，都不會傳到他那裡。評論會。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">到底什麼會傳到誰</w:t>
@@ -172,51 +172,51 @@
         <w:t xml:space="preserve">從支援職員這一側看，通知的故事就這麼多，而這件事大概每個部署都會被誤會一次。
 Offision 會在問題被</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">匯報</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">時寄電郵，也會在工單被</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">指派</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">時寄；除此之外，關於一張
 工單的所有消息都是評論。包含匯報當下寄給誰的完整版本，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpuvrif-zeibxnkma1kcps">
+      <w:hyperlink w:history="1" r:id="rIdlzdjfghvopi06xhgj0ltm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">誰會收到通知</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">打開對話串</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -857,51 +857,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8qr_zsgzfeey5ok0dqro5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/support-staff/reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rIdpuvrif-zeibxnkma1kcps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/ticketing/who-gets-told-when-an-issue-is-reported/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/425700e1341d9127e3cad65ffdedae3d3b671cd4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0cca3a2a97bd10fa5cc7fbb19cfd3eef4d7a7d11.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdy_paktwlyj_oyutxshnci" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/support-staff/reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rIdlzdjfghvopi06xhgj0ltm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/ticketing/who-gets-told-when-an-issue-is-reported/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/425700e1341d9127e3cad65ffdedae3d3b671cd4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0cca3a2a97bd10fa5cc7fbb19cfd3eef4d7a7d11.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>回覆匯報這件事的人</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>